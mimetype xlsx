--- v0 (2026-08-02)
+++ v1 (2026-10-02)
@@ -30,83 +30,83 @@
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="25" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SUMMARY" sheetId="1" r:id="rId4"/>
-    <sheet name="ANNE_H" sheetId="2" r:id="rId5"/>
-[...23 lines deleted...]
-    <sheet name="stephanie_H" sheetId="26" r:id="rId29"/>
+    <sheet name="Arceo_M" sheetId="2" r:id="rId5"/>
+    <sheet name="Antonio_H" sheetId="3" r:id="rId6"/>
+    <sheet name="Baroso_H" sheetId="4" r:id="rId7"/>
+    <sheet name="Cadungon_H" sheetId="5" r:id="rId8"/>
+    <sheet name="Camuen_D" sheetId="6" r:id="rId9"/>
+    <sheet name="Colubong_H" sheetId="7" r:id="rId10"/>
+    <sheet name="DelRosario_H" sheetId="8" r:id="rId11"/>
+    <sheet name="Duenas_H" sheetId="9" r:id="rId12"/>
+    <sheet name="Dumaan_H" sheetId="10" r:id="rId13"/>
+    <sheet name="Flores_H" sheetId="11" r:id="rId14"/>
+    <sheet name="Gozon_H" sheetId="12" r:id="rId15"/>
+    <sheet name="Hapon_H" sheetId="13" r:id="rId16"/>
+    <sheet name="Laranjo_H" sheetId="14" r:id="rId17"/>
+    <sheet name="Maloloyon_H" sheetId="15" r:id="rId18"/>
+    <sheet name="Mendoza_H" sheetId="16" r:id="rId19"/>
+    <sheet name="Mucho_D" sheetId="17" r:id="rId20"/>
+    <sheet name="Noromor_H" sheetId="18" r:id="rId21"/>
+    <sheet name="Padua_H" sheetId="19" r:id="rId22"/>
+    <sheet name="Papa_H" sheetId="20" r:id="rId23"/>
+    <sheet name="Raquel_H" sheetId="21" r:id="rId24"/>
+    <sheet name="Ricafort_H" sheetId="22" r:id="rId25"/>
+    <sheet name="Silva_H" sheetId="23" r:id="rId26"/>
+    <sheet name="Singson_H" sheetId="24" r:id="rId27"/>
+    <sheet name="Tamayo_H" sheetId="25" r:id="rId28"/>
+    <sheet name="Taroma_H" sheetId="26" r:id="rId29"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="849">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="882">
   <si>
     <t>DTR(Summary) UPLOADING FACILITY</t>
   </si>
   <si>
     <t>CUTOFF PERIOD:</t>
   </si>
   <si>
     <t>May 09-23, 2026</t>
   </si>
   <si>
     <t>PAY PERIOD TO :</t>
   </si>
   <si>
     <t>See cutoff label</t>
   </si>
   <si>
     <t>NOTE: All data in hours except leaves and absent (in days)</t>
   </si>
   <si>
     <t>COUNT</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
@@ -226,2433 +226,2532 @@
   <si>
     <t>Transpo</t>
   </si>
   <si>
     <t>Mobile Allow</t>
   </si>
   <si>
     <t>Meal Allow</t>
   </si>
   <si>
     <t>Team Captain</t>
   </si>
   <si>
     <t>Survey Allow</t>
   </si>
   <si>
     <t>Hardship</t>
   </si>
   <si>
     <t>Prev Adj</t>
   </si>
   <si>
     <t>ZPH</t>
   </si>
   <si>
-    <t>ANNE</t>
+    <t>Arceo, Ryann Christopher</t>
+  </si>
+  <si>
+    <t>Head office</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>MONTHLY</t>
+  </si>
+  <si>
+    <t>Antonio, Mitch Allyson</t>
+  </si>
+  <si>
+    <t>Mezza Residences</t>
   </si>
   <si>
     <t>HOURLY</t>
   </si>
   <si>
-    <t>Ace</t>
-[...68 lines deleted...]
-    <t>stephanie</t>
+    <t>Baroso, Raymond</t>
+  </si>
+  <si>
+    <t>Cadungon, Justine Rey</t>
+  </si>
+  <si>
+    <t>Camuen, Ryan</t>
+  </si>
+  <si>
+    <t>DAILY</t>
+  </si>
+  <si>
+    <t>Colubong, Kristine Carol</t>
+  </si>
+  <si>
+    <t>Del Rosario, Anne Leonelle</t>
+  </si>
+  <si>
+    <t>Duenas, Loraine Angel</t>
+  </si>
+  <si>
+    <t>Dumaan, Christine</t>
+  </si>
+  <si>
+    <t>Flores, Kyla</t>
+  </si>
+  <si>
+    <t>Gozon, Ashley Paul S.</t>
+  </si>
+  <si>
+    <t>Hapon, Ralph Adrian</t>
+  </si>
+  <si>
+    <t>Laranjo, Cha</t>
+  </si>
+  <si>
+    <t>Maloloy-on, Joisealay</t>
+  </si>
+  <si>
+    <t>Mendoza, Janella Marielle</t>
+  </si>
+  <si>
+    <t>Mucho, James</t>
+  </si>
+  <si>
+    <t>Noromor, Tricia Mae</t>
+  </si>
+  <si>
+    <t>Padua, Noeme</t>
+  </si>
+  <si>
+    <t>Papa, Ace Ivan</t>
+  </si>
+  <si>
+    <t>Raquel, Stephanie</t>
+  </si>
+  <si>
+    <t>Ricafort, Lourd Jean</t>
+  </si>
+  <si>
+    <t>Silva, Evieonna</t>
+  </si>
+  <si>
+    <t>Singson, Edlyn</t>
+  </si>
+  <si>
+    <t>Tamayo, Allen Carl</t>
+  </si>
+  <si>
+    <t>Taroma, Yra Louisse</t>
+  </si>
+  <si>
+    <t>Original clocking</t>
+  </si>
+  <si>
+    <t>Adjusted Clocking</t>
+  </si>
+  <si>
+    <t>DATE</t>
+  </si>
+  <si>
+    <t>SHIFTIN</t>
+  </si>
+  <si>
+    <t>SHIFTOUT</t>
+  </si>
+  <si>
+    <t>Login</t>
+  </si>
+  <si>
+    <t>Break Start</t>
+  </si>
+  <si>
+    <t>Break End</t>
+  </si>
+  <si>
+    <t>Logout</t>
+  </si>
+  <si>
+    <t>Working Hrs</t>
+  </si>
+  <si>
+    <t>Break</t>
+  </si>
+  <si>
+    <t># of hrs</t>
+  </si>
+  <si>
+    <t>LH</t>
+  </si>
+  <si>
+    <t>SH</t>
+  </si>
+  <si>
+    <t>RD</t>
+  </si>
+  <si>
+    <t>RDOT</t>
+  </si>
+  <si>
+    <t>OT</t>
+  </si>
+  <si>
+    <t>Leave</t>
+  </si>
+  <si>
+    <t>Total ND</t>
+  </si>
+  <si>
+    <t>ND-OT</t>
+  </si>
+  <si>
+    <t>ND HR</t>
+  </si>
+  <si>
+    <t>Adj LH</t>
+  </si>
+  <si>
+    <t>Meal</t>
+  </si>
+  <si>
+    <t>Meal 10hr</t>
+  </si>
+  <si>
+    <t>Total Allow</t>
+  </si>
+  <si>
+    <t>Hardship 15th</t>
+  </si>
+  <si>
+    <t>Hardship 30th</t>
+  </si>
+  <si>
+    <t>Total Hardship</t>
+  </si>
+  <si>
+    <t>Saturday</t>
+  </si>
+  <si>
+    <t>2026-05-09</t>
+  </si>
+  <si>
+    <t>OFF</t>
+  </si>
+  <si>
+    <t>21:14</t>
+  </si>
+  <si>
+    <t>09:59</t>
+  </si>
+  <si>
+    <t>22:00</t>
+  </si>
+  <si>
+    <t>Sunday</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>Workday</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>20:22</t>
+  </si>
+  <si>
+    <t>09:58</t>
+  </si>
+  <si>
+    <t>14:26:00</t>
+  </si>
+  <si>
+    <t>15:25:00</t>
+  </si>
+  <si>
+    <t>20:22:00</t>
+  </si>
+  <si>
+    <t>09:58:00</t>
+  </si>
+  <si>
+    <t>Monday</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>15:57</t>
+  </si>
+  <si>
+    <t>15:59</t>
+  </si>
+  <si>
+    <t>20:43</t>
+  </si>
+  <si>
+    <t>14:00:00</t>
+  </si>
+  <si>
+    <t>15:57:00</t>
+  </si>
+  <si>
+    <t>15:59:00</t>
+  </si>
+  <si>
+    <t>20:43:00</t>
+  </si>
+  <si>
+    <t>Tuesday</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>13:05</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>14:12</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>13:05:00</t>
+  </si>
+  <si>
+    <t>13:12:00</t>
+  </si>
+  <si>
+    <t>14:12:00</t>
+  </si>
+  <si>
+    <t>14:59:00</t>
+  </si>
+  <si>
+    <t>Wednesday</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>Thursday</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>10:57</t>
+  </si>
+  <si>
+    <t>16:51</t>
+  </si>
+  <si>
+    <t>21:16</t>
+  </si>
+  <si>
+    <t>Friday</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>12:53</t>
+  </si>
+  <si>
+    <t>16:52</t>
+  </si>
+  <si>
+    <t>18:49</t>
+  </si>
+  <si>
+    <t>12:53:00</t>
+  </si>
+  <si>
+    <t>16:52:00</t>
+  </si>
+  <si>
+    <t>18:49:00</t>
+  </si>
+  <si>
+    <t>2026-05-16</t>
+  </si>
+  <si>
+    <t>2026-05-17</t>
+  </si>
+  <si>
+    <t>14:29</t>
+  </si>
+  <si>
+    <t>16:19</t>
+  </si>
+  <si>
+    <t>20:17</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>11:59</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>16:56</t>
+  </si>
+  <si>
+    <t>22:09</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>12:58</t>
+  </si>
+  <si>
+    <t>16:50</t>
+  </si>
+  <si>
+    <t>18:38</t>
+  </si>
+  <si>
+    <t>23:18</t>
+  </si>
+  <si>
+    <t>12:58:00</t>
+  </si>
+  <si>
+    <t>16:50:00</t>
+  </si>
+  <si>
+    <t>18:38:00</t>
+  </si>
+  <si>
+    <t>23:18:00</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>18:25</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
   </si>
   <si>
     <t>Original Clocking</t>
   </si>
   <si>
     <t>Adjusted clocking</t>
   </si>
   <si>
-    <t>DATE</t>
-[...1 lines deleted...]
-  <si>
     <t>Schedule</t>
   </si>
   <si>
     <t>SHIFT IN</t>
   </si>
   <si>
-    <t>Break</t>
-[...1 lines deleted...]
-  <si>
     <t>SHIFT OUT</t>
   </si>
   <si>
     <t>In</t>
   </si>
   <si>
     <t>Resume</t>
   </si>
   <si>
     <t>Out</t>
   </si>
   <si>
-    <t>Working Hrs</t>
-[...7 lines deleted...]
-  <si>
     <t>ND-LH</t>
   </si>
   <si>
-    <t>SH</t>
-[...1 lines deleted...]
-  <si>
     <t>ND-SH</t>
   </si>
   <si>
-    <t>OT</t>
-[...1 lines deleted...]
-  <si>
     <t>Total OT</t>
   </si>
   <si>
-    <t>Total ND</t>
-[...10 lines deleted...]
-  <si>
     <t>Travelling</t>
   </si>
   <si>
     <t>Total Transpo</t>
   </si>
   <si>
-    <t>Saturday</t>
-[...5 lines deleted...]
-    <t>Workday</t>
+    <t>12:04</t>
+  </si>
+  <si>
+    <t>14:37</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>19:25</t>
+  </si>
+  <si>
+    <t>12:04:00</t>
+  </si>
+  <si>
+    <t>14:37:00</t>
+  </si>
+  <si>
+    <t>15:37:00</t>
+  </si>
+  <si>
+    <t>19:15:00</t>
+  </si>
+  <si>
+    <t>11:01</t>
+  </si>
+  <si>
+    <t>13:42</t>
+  </si>
+  <si>
+    <t>14:42</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>11:01:00</t>
+  </si>
+  <si>
+    <t>13:42:00</t>
+  </si>
+  <si>
+    <t>14:42:00</t>
+  </si>
+  <si>
+    <t>08:57</t>
+  </si>
+  <si>
+    <t>10:06</t>
+  </si>
+  <si>
+    <t>11:09</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>08:57:00</t>
+  </si>
+  <si>
+    <t>10:06:00</t>
+  </si>
+  <si>
+    <t>11:06:00</t>
+  </si>
+  <si>
+    <t>16:00:00</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>18:07</t>
+  </si>
+  <si>
+    <t>00:33</t>
+  </si>
+  <si>
+    <t>15:45:00</t>
+  </si>
+  <si>
+    <t>17:10:00</t>
+  </si>
+  <si>
+    <t>18:10:00</t>
+  </si>
+  <si>
+    <t>00:30:00</t>
+  </si>
+  <si>
+    <t>16:14</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>18:24</t>
+  </si>
+  <si>
+    <t>00:30</t>
+  </si>
+  <si>
+    <t>16:53:00</t>
+  </si>
+  <si>
+    <t>18:24:00</t>
+  </si>
+  <si>
+    <t>19:24:00</t>
+  </si>
+  <si>
+    <t>18:32</t>
+  </si>
+  <si>
+    <t>20:02</t>
+  </si>
+  <si>
+    <t>21:06</t>
+  </si>
+  <si>
+    <t>00:31</t>
+  </si>
+  <si>
+    <t>18:32:00</t>
+  </si>
+  <si>
+    <t>20:02:00</t>
+  </si>
+  <si>
+    <t>21:02:00</t>
+  </si>
+  <si>
+    <t>18:09</t>
+  </si>
+  <si>
+    <t>20:04</t>
+  </si>
+  <si>
+    <t>05:58</t>
+  </si>
+  <si>
+    <t>07:58</t>
+  </si>
+  <si>
+    <t>13:08</t>
+  </si>
+  <si>
+    <t>05:58:00</t>
+  </si>
+  <si>
+    <t>07:58:00</t>
+  </si>
+  <si>
+    <t>08:58:00</t>
+  </si>
+  <si>
+    <t>13:00:00</t>
   </si>
   <si>
     <t>17:58</t>
   </si>
   <si>
+    <t>20:35</t>
+  </si>
+  <si>
+    <t>21:03</t>
+  </si>
+  <si>
+    <t>17:58:00</t>
+  </si>
+  <si>
+    <t>20:35:00</t>
+  </si>
+  <si>
+    <t>21:35:00</t>
+  </si>
+  <si>
+    <t>21:00:00</t>
+  </si>
+  <si>
+    <t>18:01</t>
+  </si>
+  <si>
+    <t>20:48</t>
+  </si>
+  <si>
+    <t>21:48</t>
+  </si>
+  <si>
+    <t>00:38</t>
+  </si>
+  <si>
+    <t>18:01:00</t>
+  </si>
+  <si>
+    <t>20:48:00</t>
+  </si>
+  <si>
+    <t>21:48:00</t>
+  </si>
+  <si>
+    <t>17:59</t>
+  </si>
+  <si>
+    <t>19:03</t>
+  </si>
+  <si>
+    <t>19:33</t>
+  </si>
+  <si>
+    <t>00:36</t>
+  </si>
+  <si>
+    <t>17:59:00</t>
+  </si>
+  <si>
+    <t>19:03:00</t>
+  </si>
+  <si>
+    <t>20:03:00</t>
+  </si>
+  <si>
+    <t>17:54</t>
+  </si>
+  <si>
+    <t>20:10</t>
+  </si>
+  <si>
+    <t>20:38</t>
+  </si>
+  <si>
+    <t>17:54:00</t>
+  </si>
+  <si>
+    <t>20:10:00</t>
+  </si>
+  <si>
+    <t>21:10:00</t>
+  </si>
+  <si>
+    <t>18:13</t>
+  </si>
+  <si>
+    <t>21:43</t>
+  </si>
+  <si>
+    <t>00:32</t>
+  </si>
+  <si>
+    <t>18:13:00</t>
+  </si>
+  <si>
+    <t>21:43:00</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>19:54</t>
+  </si>
+  <si>
+    <t>20:54</t>
+  </si>
+  <si>
+    <t>18:00:00</t>
+  </si>
+  <si>
+    <t>19:54:00</t>
+  </si>
+  <si>
+    <t>20:54:00</t>
+  </si>
+  <si>
+    <t>20:45:00</t>
+  </si>
+  <si>
+    <t>19:43</t>
+  </si>
+  <si>
+    <t>19:43:00</t>
+  </si>
+  <si>
+    <t>20:30:00</t>
+  </si>
+  <si>
+    <t>16:59</t>
+  </si>
+  <si>
+    <t>20:05</t>
+  </si>
+  <si>
+    <t>00:58</t>
+  </si>
+  <si>
+    <t>16:59:00</t>
+  </si>
+  <si>
+    <t>20:05:00</t>
+  </si>
+  <si>
+    <t>21:05:00</t>
+  </si>
+  <si>
+    <t>00:45:00</t>
+  </si>
+  <si>
+    <t>20:44</t>
+  </si>
+  <si>
+    <t>21:13</t>
+  </si>
+  <si>
+    <t>00:56</t>
+  </si>
+  <si>
+    <t>20:44:00</t>
+  </si>
+  <si>
+    <t>21:44:00</t>
+  </si>
+  <si>
+    <t>18:28</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>18:12</t>
+  </si>
+  <si>
+    <t>00:45</t>
+  </si>
+  <si>
+    <t>17:12:00</t>
+  </si>
+  <si>
+    <t>18:12:00</t>
+  </si>
+  <si>
+    <t>07:54</t>
+  </si>
+  <si>
+    <t>09:12</t>
+  </si>
+  <si>
+    <t>10:12</t>
+  </si>
+  <si>
+    <t>07:54:00</t>
+  </si>
+  <si>
+    <t>09:12:00</t>
+  </si>
+  <si>
+    <t>10:12:00</t>
+  </si>
+  <si>
+    <t>10:00:00</t>
+  </si>
+  <si>
+    <t>10:58</t>
+  </si>
+  <si>
+    <t>15:18</t>
+  </si>
+  <si>
+    <t>16:18</t>
+  </si>
+  <si>
+    <t>19:07</t>
+  </si>
+  <si>
+    <t>10:58:00</t>
+  </si>
+  <si>
+    <t>15:18:00</t>
+  </si>
+  <si>
+    <t>16:18:00</t>
+  </si>
+  <si>
+    <t>19:00:00</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>18:02</t>
+  </si>
+  <si>
+    <t>19:02</t>
+  </si>
+  <si>
+    <t>23:17</t>
+  </si>
+  <si>
+    <t>15:26:00</t>
+  </si>
+  <si>
+    <t>18:02:00</t>
+  </si>
+  <si>
+    <t>19:02:00</t>
+  </si>
+  <si>
+    <t>23:15:00</t>
+  </si>
+  <si>
+    <t>18:56</t>
+  </si>
+  <si>
+    <t>21:12</t>
+  </si>
+  <si>
+    <t>21:42</t>
+  </si>
+  <si>
+    <t>09:00:00</t>
+  </si>
+  <si>
+    <t>17:00:00</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>18:11</t>
+  </si>
+  <si>
+    <t>15:32:00</t>
+  </si>
+  <si>
+    <t>17:11:00</t>
+  </si>
+  <si>
+    <t>18:11:00</t>
+  </si>
+  <si>
+    <t>15:29</t>
+  </si>
+  <si>
+    <t>17:39</t>
+  </si>
+  <si>
+    <t>18:39</t>
+  </si>
+  <si>
+    <t>00:52</t>
+  </si>
+  <si>
+    <t>15:29:00</t>
+  </si>
+  <si>
+    <t>17:39:00</t>
+  </si>
+  <si>
+    <t>18:39:00</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>17:16</t>
+  </si>
+  <si>
+    <t>18:14</t>
+  </si>
+  <si>
+    <t>01:05</t>
+  </si>
+  <si>
+    <t>15:30:00</t>
+  </si>
+  <si>
+    <t>17:16:00</t>
+  </si>
+  <si>
+    <t>18:16:00</t>
+  </si>
+  <si>
+    <t>01:00:00</t>
+  </si>
+  <si>
+    <t>15:31</t>
+  </si>
+  <si>
+    <t>19:12</t>
+  </si>
+  <si>
+    <t>15:31:00</t>
+  </si>
+  <si>
+    <t>19:13:00</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>18:22</t>
+  </si>
+  <si>
+    <t>19:21</t>
+  </si>
+  <si>
+    <t>16:24:00</t>
+  </si>
+  <si>
+    <t>18:22:00</t>
+  </si>
+  <si>
+    <t>19:22:00</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>00:34</t>
+  </si>
+  <si>
+    <t>15:28:00</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>17:47</t>
+  </si>
+  <si>
+    <t>18:45</t>
+  </si>
+  <si>
+    <t>15:27:00</t>
+  </si>
+  <si>
+    <t>17:47:00</t>
+  </si>
+  <si>
+    <t>18:47:00</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>18:03</t>
+  </si>
+  <si>
+    <t>17:03:00</t>
+  </si>
+  <si>
+    <t>18:03:00</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>18:15</t>
+  </si>
+  <si>
+    <t>17:15:00</t>
+  </si>
+  <si>
+    <t>18:15:00</t>
+  </si>
+  <si>
+    <t>11:14</t>
+  </si>
+  <si>
+    <t>12:16</t>
+  </si>
+  <si>
+    <t>16:42</t>
+  </si>
+  <si>
+    <t>09:59:00</t>
+  </si>
+  <si>
+    <t>11:14:00</t>
+  </si>
+  <si>
+    <t>12:14:00</t>
+  </si>
+  <si>
+    <t>16:30:00</t>
+  </si>
+  <si>
+    <t>09:15</t>
+  </si>
+  <si>
+    <t>10:15</t>
+  </si>
+  <si>
+    <t>10:05</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>10:05:00</t>
+  </si>
+  <si>
+    <t>16:15:00</t>
+  </si>
+  <si>
+    <t>07:20</t>
+  </si>
+  <si>
+    <t>09:02</t>
+  </si>
+  <si>
+    <t>10:01</t>
+  </si>
+  <si>
+    <t>15:01</t>
+  </si>
+  <si>
+    <t>07:20:00</t>
+  </si>
+  <si>
+    <t>09:02:00</t>
+  </si>
+  <si>
+    <t>10:02:00</t>
+  </si>
+  <si>
+    <t>15:00:00</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>11:28:00</t>
+  </si>
+  <si>
+    <t>12:28:00</t>
+  </si>
+  <si>
+    <t>06:00</t>
+  </si>
+  <si>
+    <t>08:11</t>
+  </si>
+  <si>
+    <t>09:11</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>06:00:00</t>
+  </si>
+  <si>
+    <t>08:11:00</t>
+  </si>
+  <si>
+    <t>09:11:00</t>
+  </si>
+  <si>
+    <t>13:15:00</t>
+  </si>
+  <si>
+    <t>08:19</t>
+  </si>
+  <si>
+    <t>09:19</t>
+  </si>
+  <si>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>08:19:00</t>
+  </si>
+  <si>
+    <t>09:19:00</t>
+  </si>
+  <si>
+    <t>10:19:00</t>
+  </si>
+  <si>
+    <t>16:45:00</t>
+  </si>
+  <si>
+    <t>05:59</t>
+  </si>
+  <si>
+    <t>11:02</t>
+  </si>
+  <si>
+    <t>12:03</t>
+  </si>
+  <si>
+    <t>14:07</t>
+  </si>
+  <si>
+    <t>05:59:00</t>
+  </si>
+  <si>
+    <t>11:02:00</t>
+  </si>
+  <si>
+    <t>12:02:00</t>
+  </si>
+  <si>
+    <t>07:59</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
+    <t>14:46</t>
+  </si>
+  <si>
+    <t>07:59:00</t>
+  </si>
+  <si>
+    <t>10:14:00</t>
+  </si>
+  <si>
+    <t>14:45:00</t>
+  </si>
+  <si>
     <t>20:42</t>
   </si>
   <si>
     <t>21:41</t>
   </si>
   <si>
     <t>00:57</t>
   </si>
   <si>
-    <t>17:58:00</t>
-[...1 lines deleted...]
-  <si>
     <t>20:42:00</t>
   </si>
   <si>
     <t>21:42:00</t>
   </si>
   <si>
-    <t>00:45:00</t>
-[...22 lines deleted...]
-  <si>
     <t>08:41</t>
   </si>
   <si>
     <t>09:48</t>
   </si>
   <si>
     <t>14:35</t>
   </si>
   <si>
-    <t>05:58:00</t>
-[...1 lines deleted...]
-  <si>
     <t>08:41:00</t>
   </si>
   <si>
     <t>09:41:00</t>
   </si>
   <si>
     <t>14:30:00</t>
   </si>
   <si>
-    <t>Tuesday</t>
-[...4 lines deleted...]
-  <si>
     <t>06:12</t>
   </si>
   <si>
     <t>08:12</t>
   </si>
   <si>
     <t>09:08</t>
   </si>
   <si>
     <t>06:12:00</t>
   </si>
   <si>
     <t>07:12:00</t>
   </si>
   <si>
-    <t>09:00:00</t>
-[...7 lines deleted...]
-  <si>
     <t>06:09</t>
   </si>
   <si>
     <t>07:29</t>
   </si>
   <si>
     <t>08:27</t>
   </si>
   <si>
     <t>13:11</t>
   </si>
   <si>
     <t>06:09:00</t>
   </si>
   <si>
     <t>07:29:00</t>
   </si>
   <si>
     <t>08:29:00</t>
   </si>
   <si>
-    <t>13:00:00</t>
-[...16 lines deleted...]
-  <si>
     <t>16:55</t>
   </si>
   <si>
     <t>19:27</t>
   </si>
   <si>
     <t>20:24</t>
   </si>
   <si>
-    <t>00:33</t>
-[...1 lines deleted...]
-  <si>
     <t>16:55:00</t>
   </si>
   <si>
     <t>19:27:00</t>
   </si>
   <si>
     <t>20:27:00</t>
   </si>
   <si>
-    <t>00:30:00</t>
-[...10 lines deleted...]
-  <si>
     <t>06:03</t>
   </si>
   <si>
-    <t>08:11</t>
-[...1 lines deleted...]
-  <si>
     <t>09:18</t>
   </si>
   <si>
     <t>06:03:00</t>
   </si>
   <si>
-    <t>08:11:00</t>
-[...4 lines deleted...]
-  <si>
     <t>09:15:00</t>
   </si>
   <si>
-    <t>2026-05-20</t>
-[...1 lines deleted...]
-  <si>
     <t>05:56</t>
   </si>
   <si>
     <t>08:16</t>
   </si>
   <si>
-    <t>09:19</t>
-[...4 lines deleted...]
-  <si>
     <t>05:56:00</t>
   </si>
   <si>
     <t>08:16:00</t>
   </si>
   <si>
     <t>09:16:00</t>
   </si>
   <si>
     <t>14:15:00</t>
   </si>
   <si>
-    <t>2026-05-21</t>
-[...13 lines deleted...]
-  <si>
     <t>19:59</t>
   </si>
   <si>
+    <t>05:57</t>
+  </si>
+  <si>
+    <t>08:59</t>
+  </si>
+  <si>
+    <t>05:57:00</t>
+  </si>
+  <si>
+    <t>08:59:00</t>
+  </si>
+  <si>
+    <t>16:58</t>
+  </si>
+  <si>
+    <t>18:17</t>
+  </si>
+  <si>
+    <t>19:17</t>
+  </si>
+  <si>
+    <t>00:44</t>
+  </si>
+  <si>
+    <t>16:58:00</t>
+  </si>
+  <si>
+    <t>18:17:00</t>
+  </si>
+  <si>
+    <t>19:17:00</t>
+  </si>
+  <si>
+    <t>08:25</t>
+  </si>
+  <si>
+    <t>09:25</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>08:25:00</t>
+  </si>
+  <si>
+    <t>09:25:00</t>
+  </si>
+  <si>
+    <t>20:20</t>
+  </si>
+  <si>
+    <t>21:20</t>
+  </si>
+  <si>
+    <t>20:20:00</t>
+  </si>
+  <si>
+    <t>21:20:00</t>
+  </si>
+  <si>
+    <t>08:15</t>
+  </si>
+  <si>
+    <t>09:14</t>
+  </si>
+  <si>
+    <t>14:20:00</t>
+  </si>
+  <si>
+    <t>06:57:00</t>
+  </si>
+  <si>
+    <t>14:01</t>
+  </si>
+  <si>
+    <t>11:32</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>11:32:00</t>
+  </si>
+  <si>
+    <t>12:32:00</t>
+  </si>
+  <si>
+    <t>07:53</t>
+  </si>
+  <si>
+    <t>09:38</t>
+  </si>
+  <si>
+    <t>10:37</t>
+  </si>
+  <si>
+    <t>16:06</t>
+  </si>
+  <si>
+    <t>07:53:00</t>
+  </si>
+  <si>
+    <t>09:38:00</t>
+  </si>
+  <si>
+    <t>10:38:00</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>20:26</t>
+  </si>
+  <si>
+    <t>21:23</t>
+  </si>
+  <si>
+    <t>01:03</t>
+  </si>
+  <si>
+    <t>17:56:00</t>
+  </si>
+  <si>
+    <t>20:26:00</t>
+  </si>
+  <si>
+    <t>21:26:00</t>
+  </si>
+  <si>
+    <t>19:28</t>
+  </si>
+  <si>
+    <t>20:28</t>
+  </si>
+  <si>
+    <t>19:28:00</t>
+  </si>
+  <si>
+    <t>20:28:00</t>
+  </si>
+  <si>
+    <t>15:55</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>00:48</t>
+  </si>
+  <si>
+    <t>15:55:00</t>
+  </si>
+  <si>
+    <t>18:58:00</t>
+  </si>
+  <si>
+    <t>19:58:00</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>19:37</t>
+  </si>
+  <si>
+    <t>17:24:00</t>
+  </si>
+  <si>
+    <t>18:45:00</t>
+  </si>
+  <si>
+    <t>19:45:00</t>
+  </si>
+  <si>
+    <t>20:03</t>
+  </si>
+  <si>
+    <t>21:01</t>
+  </si>
+  <si>
+    <t>00:35</t>
+  </si>
+  <si>
+    <t>21:03:00</t>
+  </si>
+  <si>
+    <t>21:25</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>18:31</t>
+  </si>
+  <si>
+    <t>19:31</t>
+  </si>
+  <si>
+    <t>06:06</t>
+  </si>
+  <si>
+    <t>13:34</t>
+  </si>
+  <si>
+    <t>06:06:00</t>
+  </si>
+  <si>
+    <t>10:15:00</t>
+  </si>
+  <si>
+    <t>13:30:00</t>
+  </si>
+  <si>
+    <t>19:10</t>
+  </si>
+  <si>
+    <t>20:08</t>
+  </si>
+  <si>
+    <t>19:10:00</t>
+  </si>
+  <si>
+    <t>17:55</t>
+  </si>
+  <si>
+    <t>21:33</t>
+  </si>
+  <si>
+    <t>22:07</t>
+  </si>
+  <si>
+    <t>17:55:00</t>
+  </si>
+  <si>
+    <t>21:33:00</t>
+  </si>
+  <si>
+    <t>22:33:00</t>
+  </si>
+  <si>
+    <t>10:17</t>
+  </si>
+  <si>
+    <t>07:03:00</t>
+  </si>
+  <si>
+    <t>13:43</t>
+  </si>
+  <si>
+    <t>08:12:00</t>
+  </si>
+  <si>
+    <t>07:01</t>
+  </si>
+  <si>
+    <t>11:16</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>07:01:00</t>
+  </si>
+  <si>
+    <t>11:16:00</t>
+  </si>
+  <si>
+    <t>12:16:00</t>
+  </si>
+  <si>
+    <t>06:14</t>
+  </si>
+  <si>
+    <t>10:25</t>
+  </si>
+  <si>
+    <t>12:31</t>
+  </si>
+  <si>
+    <t>12:30:00</t>
+  </si>
+  <si>
+    <t>10:59</t>
+  </si>
+  <si>
+    <t>13:10</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>10:59:00</t>
+  </si>
+  <si>
+    <t>13:10:00</t>
+  </si>
+  <si>
+    <t>14:10:00</t>
+  </si>
+  <si>
+    <t>09:54</t>
+  </si>
+  <si>
+    <t>11:06</t>
+  </si>
+  <si>
+    <t>12:07</t>
+  </si>
+  <si>
+    <t>16:08</t>
+  </si>
+  <si>
+    <t>09:54:00</t>
+  </si>
+  <si>
+    <t>12:06:00</t>
+  </si>
+  <si>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>13:20:00</t>
+  </si>
+  <si>
+    <t>18:30:00</t>
+  </si>
+  <si>
+    <t>14:27</t>
+  </si>
+  <si>
+    <t>10:54:00</t>
+  </si>
+  <si>
+    <t>16:57</t>
+  </si>
+  <si>
+    <t>18:34</t>
+  </si>
+  <si>
+    <t>19:34</t>
+  </si>
+  <si>
+    <t>16:57:00</t>
+  </si>
+  <si>
+    <t>18:34:00</t>
+  </si>
+  <si>
+    <t>19:34:00</t>
+  </si>
+  <si>
+    <t>08:00</t>
+  </si>
+  <si>
+    <t>12:32</t>
+  </si>
+  <si>
+    <t>08:00:00</t>
+  </si>
+  <si>
+    <t>17:57</t>
+  </si>
+  <si>
+    <t>19:22</t>
+  </si>
+  <si>
+    <t>17:57:00</t>
+  </si>
+  <si>
+    <t>19:48</t>
+  </si>
+  <si>
+    <t>00:47</t>
+  </si>
+  <si>
+    <t>19:48:00</t>
+  </si>
+  <si>
+    <t>15:41</t>
+  </si>
+  <si>
+    <t>06:02</t>
+  </si>
+  <si>
+    <t>07:45</t>
+  </si>
+  <si>
+    <t>08:45</t>
+  </si>
+  <si>
+    <t>15:41:00</t>
+  </si>
+  <si>
+    <t>06:02:00</t>
+  </si>
+  <si>
+    <t>07:02:00</t>
+  </si>
+  <si>
+    <t>08:45:00</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>19:01</t>
+  </si>
+  <si>
+    <t>22:15</t>
+  </si>
+  <si>
+    <t>19:01:00</t>
+  </si>
+  <si>
+    <t>20:01:00</t>
+  </si>
+  <si>
+    <t>22:15:00</t>
+  </si>
+  <si>
+    <t>13:02</t>
+  </si>
+  <si>
+    <t>14:02</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>13:02:00</t>
+  </si>
+  <si>
+    <t>14:02:00</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>22:25</t>
+  </si>
+  <si>
+    <t>21:25:00</t>
+  </si>
+  <si>
+    <t>22:25:00</t>
+  </si>
+  <si>
+    <t>11:17</t>
+  </si>
+  <si>
+    <t>10:17:00</t>
+  </si>
+  <si>
+    <t>11:17:00</t>
+  </si>
+  <si>
     <t>09:00</t>
   </si>
   <si>
+    <t>10:24</t>
+  </si>
+  <si>
+    <t>11:23</t>
+  </si>
+  <si>
+    <t>16:29</t>
+  </si>
+  <si>
+    <t>10:24:00</t>
+  </si>
+  <si>
+    <t>11:24:00</t>
+  </si>
+  <si>
+    <t>10:39</t>
+  </si>
+  <si>
+    <t>11:39</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>10:39:00</t>
+  </si>
+  <si>
+    <t>11:39:00</t>
+  </si>
+  <si>
+    <t>06:01</t>
+  </si>
+  <si>
+    <t>09:52</t>
+  </si>
+  <si>
+    <t>10:52</t>
+  </si>
+  <si>
+    <t>13:09</t>
+  </si>
+  <si>
+    <t>06:01:00</t>
+  </si>
+  <si>
+    <t>09:52:00</t>
+  </si>
+  <si>
+    <t>10:52:00</t>
+  </si>
+  <si>
+    <t>06:11</t>
+  </si>
+  <si>
+    <t>09:17</t>
+  </si>
+  <si>
+    <t>14:21</t>
+  </si>
+  <si>
+    <t>06:11:00</t>
+  </si>
+  <si>
+    <t>09:17:00</t>
+  </si>
+  <si>
+    <t>08:39</t>
+  </si>
+  <si>
+    <t>09:39</t>
+  </si>
+  <si>
+    <t>08:39:00</t>
+  </si>
+  <si>
+    <t>09:39:00</t>
+  </si>
+  <si>
+    <t>07:57</t>
+  </si>
+  <si>
+    <t>10:29</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>16:21</t>
+  </si>
+  <si>
+    <t>07:57:00</t>
+  </si>
+  <si>
+    <t>10:29:00</t>
+  </si>
+  <si>
+    <t>11:29:00</t>
+  </si>
+  <si>
+    <t>11:57</t>
+  </si>
+  <si>
+    <t>14:47</t>
+  </si>
+  <si>
+    <t>15:47</t>
+  </si>
+  <si>
+    <t>11:57:00</t>
+  </si>
+  <si>
+    <t>14:47:00</t>
+  </si>
+  <si>
+    <t>15:47:00</t>
+  </si>
+  <si>
+    <t>20:15:00</t>
+  </si>
+  <si>
+    <t>15:06</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>14:07:00</t>
+  </si>
+  <si>
+    <t>15:07:00</t>
+  </si>
+  <si>
+    <t>08:37</t>
+  </si>
+  <si>
+    <t>09:36</t>
+  </si>
+  <si>
+    <t>08:37:00</t>
+  </si>
+  <si>
+    <t>09:37:00</t>
+  </si>
+  <si>
+    <t>08:08</t>
+  </si>
+  <si>
+    <t>09:30</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>08:08:00</t>
+  </si>
+  <si>
+    <t>09:30:00</t>
+  </si>
+  <si>
+    <t>10:30:00</t>
+  </si>
+  <si>
+    <t>07:00:00</t>
+  </si>
+  <si>
+    <t>17:31</t>
+  </si>
+  <si>
+    <t>23:11</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>17:31:00</t>
+  </si>
+  <si>
+    <t>23:11:00</t>
+  </si>
+  <si>
+    <t>00:11:00</t>
+  </si>
+  <si>
+    <t>17:25</t>
+  </si>
+  <si>
+    <t>17:25:00</t>
+  </si>
+  <si>
+    <t>18:25:00</t>
+  </si>
+  <si>
+    <t>08:18</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>08:18:00</t>
+  </si>
+  <si>
+    <t>09:18:00</t>
+  </si>
+  <si>
+    <t>18:59</t>
+  </si>
+  <si>
+    <t>19:23</t>
+  </si>
+  <si>
+    <t>19:24</t>
+  </si>
+  <si>
+    <t>19:23:00</t>
+  </si>
+  <si>
+    <t>20:23:00</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>19:30:00</t>
+  </si>
+  <si>
+    <t>18:06</t>
+  </si>
+  <si>
+    <t>19:09</t>
+  </si>
+  <si>
+    <t>18:06:00</t>
+  </si>
+  <si>
+    <t>19:06:00</t>
+  </si>
+  <si>
+    <t>08:04</t>
+  </si>
+  <si>
+    <t>09:03</t>
+  </si>
+  <si>
+    <t>13:17</t>
+  </si>
+  <si>
+    <t>08:04:00</t>
+  </si>
+  <si>
+    <t>09:04:00</t>
+  </si>
+  <si>
+    <t>16:56:00</t>
+  </si>
+  <si>
+    <t>16:23</t>
+  </si>
+  <si>
+    <t>18:23</t>
+  </si>
+  <si>
+    <t>16:23:00</t>
+  </si>
+  <si>
+    <t>17:23:00</t>
+  </si>
+  <si>
+    <t>21:30:00</t>
+  </si>
+  <si>
+    <t>12:45</t>
+  </si>
+  <si>
+    <t>13:45</t>
+  </si>
+  <si>
+    <t>15:43</t>
+  </si>
+  <si>
+    <t>12:45:00</t>
+  </si>
+  <si>
+    <t>13:45:00</t>
+  </si>
+  <si>
+    <t>14:38</t>
+  </si>
+  <si>
+    <t>15:38</t>
+  </si>
+  <si>
+    <t>18:47</t>
+  </si>
+  <si>
+    <t>11:59:00</t>
+  </si>
+  <si>
+    <t>14:38:00</t>
+  </si>
+  <si>
+    <t>15:38:00</t>
+  </si>
+  <si>
+    <t>20:15</t>
+  </si>
+  <si>
+    <t>20:16</t>
+  </si>
+  <si>
+    <t>21:15:00</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>19:58</t>
+  </si>
+  <si>
+    <t>20:58</t>
+  </si>
+  <si>
+    <t>21:50</t>
+  </si>
+  <si>
+    <t>00:42</t>
+  </si>
+  <si>
+    <t>17:53:00</t>
+  </si>
+  <si>
+    <t>22:20:00</t>
+  </si>
+  <si>
+    <t>16:09</t>
+  </si>
+  <si>
+    <t>17:42</t>
+  </si>
+  <si>
+    <t>18:42</t>
+  </si>
+  <si>
+    <t>16:09:00</t>
+  </si>
+  <si>
+    <t>17:42:00</t>
+  </si>
+  <si>
+    <t>18:42:00</t>
+  </si>
+  <si>
+    <t>19:45</t>
+  </si>
+  <si>
+    <t>20:47</t>
+  </si>
+  <si>
+    <t>17:29</t>
+  </si>
+  <si>
+    <t>17:29:00</t>
+  </si>
+  <si>
+    <t>19:29</t>
+  </si>
+  <si>
     <t>10:50</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
-    <t>14:45</t>
-[...1 lines deleted...]
-  <si>
     <t>10:50:00</t>
   </si>
   <si>
     <t>11:50:00</t>
   </si>
   <si>
-    <t>14:45:00</t>
-[...4 lines deleted...]
-  <si>
     <t>22:21</t>
   </si>
   <si>
     <t>00:46</t>
   </si>
   <si>
-    <t>06:00</t>
-[...4 lines deleted...]
-  <si>
     <t>22:21:00</t>
   </si>
   <si>
     <t>23:21:00</t>
   </si>
   <si>
-    <t>06:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>07:00</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
-    <t>18:58</t>
-[...1 lines deleted...]
-  <si>
     <t>20:52</t>
   </si>
   <si>
-    <t>21:50</t>
-[...7 lines deleted...]
-  <si>
     <t>20:52:00</t>
   </si>
   <si>
     <t>21:52:00</t>
   </si>
   <si>
-    <t>08:59</t>
-[...1 lines deleted...]
-  <si>
     <t>12:44</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
-    <t>16:14</t>
-[...4 lines deleted...]
-  <si>
     <t>12:44:00</t>
   </si>
   <si>
     <t>13:44:00</t>
   </si>
   <si>
-    <t>16:00:00</t>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>15:56:00</t>
+  </si>
+  <si>
+    <t>17:13:00</t>
+  </si>
+  <si>
+    <t>19:26</t>
+  </si>
+  <si>
+    <t>19:26:00</t>
+  </si>
+  <si>
+    <t>18:50</t>
+  </si>
+  <si>
+    <t>09:34</t>
+  </si>
+  <si>
+    <t>10:36</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>09:34:00</t>
+  </si>
+  <si>
+    <t>10:34:00</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>10:10:00</t>
+  </si>
+  <si>
+    <t>11:10:00</t>
+  </si>
+  <si>
+    <t>11:56</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>20:07</t>
+  </si>
+  <si>
+    <t>11:56:00</t>
+  </si>
+  <si>
+    <t>14:21:00</t>
+  </si>
+  <si>
+    <t>15:21:00</t>
+  </si>
+  <si>
+    <t>20:00:00</t>
+  </si>
+  <si>
+    <t>13:35</t>
+  </si>
+  <si>
+    <t>14:33</t>
+  </si>
+  <si>
+    <t>17:17</t>
+  </si>
+  <si>
+    <t>13:35:00</t>
+  </si>
+  <si>
+    <t>14:35:00</t>
+  </si>
+  <si>
+    <t>10:54</t>
+  </si>
+  <si>
+    <t>13:01</t>
+  </si>
+  <si>
+    <t>13:01:00</t>
+  </si>
+  <si>
+    <t>14:01:00</t>
+  </si>
+  <si>
+    <t>21:05</t>
+  </si>
+  <si>
+    <t>22:02</t>
+  </si>
+  <si>
+    <t>22:05:00</t>
+  </si>
+  <si>
+    <t>14:25</t>
+  </si>
+  <si>
+    <t>18:08</t>
+  </si>
+  <si>
+    <t>05:55</t>
+  </si>
+  <si>
+    <t>14:25:00</t>
+  </si>
+  <si>
+    <t>18:08:00</t>
+  </si>
+  <si>
+    <t>19:08:00</t>
+  </si>
+  <si>
+    <t>14:05</t>
+  </si>
+  <si>
+    <t>10:07</t>
+  </si>
+  <si>
+    <t>10:07:00</t>
+  </si>
+  <si>
+    <t>17:01</t>
+  </si>
+  <si>
+    <t>18:48</t>
+  </si>
+  <si>
+    <t>17:01:00</t>
+  </si>
+  <si>
+    <t>18:48:00</t>
+  </si>
+  <si>
+    <t>21:55</t>
+  </si>
+  <si>
+    <t>22:24</t>
+  </si>
+  <si>
+    <t>21:55:00</t>
+  </si>
+  <si>
+    <t>22:55:00</t>
+  </si>
+  <si>
+    <t>21:17</t>
+  </si>
+  <si>
+    <t>22:16</t>
+  </si>
+  <si>
+    <t>21:17:00</t>
+  </si>
+  <si>
+    <t>22:17:00</t>
+  </si>
+  <si>
+    <t>15:51</t>
+  </si>
+  <si>
+    <t>15:51:00</t>
+  </si>
+  <si>
+    <t>16:51:00</t>
   </si>
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>18:57</t>
   </si>
   <si>
     <t>21:49</t>
   </si>
   <si>
     <t>22:19</t>
   </si>
   <si>
     <t>00:54</t>
   </si>
   <si>
     <t>18:57:00</t>
   </si>
   <si>
     <t>21:49:00</t>
   </si>
   <si>
     <t>22:49:00</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
-    <t>15:20</t>
-[...4 lines deleted...]
-  <si>
     <t>19:11</t>
   </si>
   <si>
     <t>12:09:00</t>
   </si>
   <si>
     <t>15:20:00</t>
   </si>
   <si>
     <t>16:20:00</t>
   </si>
   <si>
-    <t>19:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>18:26</t>
   </si>
   <si>
-    <t>19:24</t>
-[...1 lines deleted...]
-  <si>
     <t>00:37</t>
   </si>
   <si>
-    <t>16:56:00</t>
-[...1 lines deleted...]
-  <si>
     <t>18:26:00</t>
   </si>
   <si>
-    <t>19:26:00</t>
-[...1 lines deleted...]
-  <si>
     <t>14:32</t>
   </si>
   <si>
-    <t>18:00</t>
-[...1 lines deleted...]
-  <si>
     <t>13:32:00</t>
   </si>
   <si>
     <t>14:32:00</t>
   </si>
   <si>
-    <t>15:32:00</t>
-[...4 lines deleted...]
-  <si>
     <t>14:55</t>
   </si>
   <si>
-    <t>17:54</t>
-[...19 lines deleted...]
-  <si>
     <t>09:20</t>
   </si>
   <si>
     <t>10:21</t>
   </si>
   <si>
-    <t>15:33</t>
-[...1 lines deleted...]
-  <si>
     <t>09:20:00</t>
   </si>
   <si>
     <t>10:20:00</t>
   </si>
   <si>
-    <t>15:30:00</t>
-[...7 lines deleted...]
-  <si>
     <t>19:13</t>
   </si>
   <si>
-    <t>00:31</t>
-[...13 lines deleted...]
-  <si>
     <t>15:17</t>
   </si>
   <si>
-    <t>06:06</t>
-[...1085 lines deleted...]
-    <t>16:52:00</t>
+    <t>08:49</t>
+  </si>
+  <si>
+    <t>13:56</t>
+  </si>
+  <si>
+    <t>08:49:00</t>
+  </si>
+  <si>
+    <t>09:49:00</t>
+  </si>
+  <si>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>19:19</t>
   </si>
   <si>
     <t>17:52:00</t>
   </si>
   <si>
-    <t>14:29</t>
-[...391 lines deleted...]
-  <si>
     <t>19:19:00</t>
   </si>
   <si>
     <t>20:19:00</t>
   </si>
   <si>
     <t>11:12</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
-    <t>08:57:00</t>
-[...1 lines deleted...]
-  <si>
     <t>09:57:00</t>
   </si>
   <si>
     <t>12:00:00</t>
-  </si>
-[...229 lines deleted...]
-    <t>10:34:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -2674,155 +2773,173 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEBF3FB"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFAAAAAA"/>
       </left>
       <right style="thin">
         <color rgb="FFAAAAAA"/>
       </right>
       <top style="thin">
         <color rgb="FFAAAAAA"/>
       </top>
       <bottom style="thin">
         <color rgb="FFAAAAAA"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="21">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="164" fillId="3" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="164" fillId="3" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="164" fillId="6" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3423,68 +3540,72 @@
       </c>
       <c r="AQ5" s="3" t="s">
         <v>48</v>
       </c>
       <c r="AR5" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AS5" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AT5" s="3" t="s">
         <v>51</v>
       </c>
       <c r="AU5" s="3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="4">
-        <v>5200539</v>
+        <v>5200084</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="E6" s="5"/>
-      <c r="F6" s="5"/>
+      <c r="E6" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G6" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H6" s="6">
-        <v>37.0666</v>
+        <v>27.5666</v>
       </c>
       <c r="I6" s="6">
-        <v>5.35</v>
+        <v>9.3</v>
       </c>
       <c r="J6" s="6">
-        <v>0.0</v>
+        <v>4.5833</v>
       </c>
       <c r="K6" s="6">
         <v>0</v>
       </c>
       <c r="L6" s="6">
         <v>0</v>
       </c>
       <c r="M6" s="6">
         <v>0</v>
       </c>
       <c r="N6" s="6">
         <v>0.0</v>
       </c>
       <c r="O6" s="6">
         <v>0.0</v>
       </c>
       <c r="P6" s="6">
         <v>0</v>
       </c>
       <c r="Q6" s="6">
         <v>0.0</v>
       </c>
       <c r="R6" s="6">
         <v>0.0</v>
       </c>
@@ -3530,100 +3651,104 @@
       <c r="AF6" s="6">
         <v>0</v>
       </c>
       <c r="AG6" s="6">
         <v>0</v>
       </c>
       <c r="AH6" s="6">
         <v>0</v>
       </c>
       <c r="AI6" s="6">
         <v>0</v>
       </c>
       <c r="AJ6" s="6">
         <v>0</v>
       </c>
       <c r="AK6" s="6">
         <v>0</v>
       </c>
       <c r="AL6" s="6">
         <v>0</v>
       </c>
       <c r="AM6" s="6">
         <v>0</v>
       </c>
       <c r="AN6" s="6">
-        <v>0.0</v>
+        <v>916.67</v>
       </c>
       <c r="AO6" s="6">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP6" s="6">
         <v>0</v>
       </c>
       <c r="AQ6" s="6">
-        <v>0.0</v>
+        <v>450.0</v>
       </c>
       <c r="AR6" s="6">
         <v>0</v>
       </c>
       <c r="AS6" s="6">
         <v>0</v>
       </c>
       <c r="AT6" s="6">
         <v>0</v>
       </c>
       <c r="AU6" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" s="7">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="7">
-        <v>5200537</v>
+        <v>5200491</v>
       </c>
       <c r="D7" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="E7" s="8"/>
-      <c r="F7" s="8"/>
       <c r="G7" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H7" s="9">
-        <v>23.3</v>
+        <v>38.8</v>
       </c>
       <c r="I7" s="9">
-        <v>10.5</v>
+        <v>7.5</v>
       </c>
       <c r="J7" s="9">
-        <v>1.0333</v>
+        <v>0.0</v>
       </c>
       <c r="K7" s="9">
         <v>0</v>
       </c>
       <c r="L7" s="9">
         <v>0</v>
       </c>
       <c r="M7" s="9">
         <v>0</v>
       </c>
       <c r="N7" s="9">
         <v>0.0</v>
       </c>
       <c r="O7" s="9">
         <v>0.0</v>
       </c>
       <c r="P7" s="9">
         <v>0</v>
       </c>
       <c r="Q7" s="9">
         <v>0.0</v>
       </c>
       <c r="R7" s="9">
         <v>0.0</v>
       </c>
@@ -3672,97 +3797,101 @@
       <c r="AG7" s="9">
         <v>0</v>
       </c>
       <c r="AH7" s="9">
         <v>0</v>
       </c>
       <c r="AI7" s="9">
         <v>0</v>
       </c>
       <c r="AJ7" s="9">
         <v>0</v>
       </c>
       <c r="AK7" s="9">
         <v>0</v>
       </c>
       <c r="AL7" s="9">
         <v>0</v>
       </c>
       <c r="AM7" s="9">
         <v>0</v>
       </c>
       <c r="AN7" s="9">
         <v>0.0</v>
       </c>
       <c r="AO7" s="9">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
       <c r="AP7" s="9">
         <v>0</v>
       </c>
       <c r="AQ7" s="9">
         <v>0.0</v>
       </c>
       <c r="AR7" s="9">
         <v>0</v>
       </c>
       <c r="AS7" s="9">
         <v>0</v>
       </c>
       <c r="AT7" s="9">
         <v>0</v>
       </c>
       <c r="AU7" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:47">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="4">
-        <v>5200533</v>
+        <v>5200552</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="F8" s="5"/>
+        <v>61</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H8" s="6">
-        <v>46.8</v>
+        <v>33.2166</v>
       </c>
       <c r="I8" s="6">
-        <v>18.2833</v>
+        <v>10.0333</v>
       </c>
       <c r="J8" s="6">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="K8" s="6">
         <v>0</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="6">
         <v>0</v>
       </c>
       <c r="N8" s="6">
         <v>0.0</v>
       </c>
       <c r="O8" s="6">
         <v>0.0</v>
       </c>
       <c r="P8" s="6">
         <v>0</v>
       </c>
       <c r="Q8" s="6">
         <v>0.0</v>
       </c>
       <c r="R8" s="6">
         <v>0.0</v>
       </c>
@@ -3811,94 +3940,98 @@
       <c r="AG8" s="6">
         <v>0</v>
       </c>
       <c r="AH8" s="6">
         <v>0</v>
       </c>
       <c r="AI8" s="6">
         <v>0</v>
       </c>
       <c r="AJ8" s="6">
         <v>0</v>
       </c>
       <c r="AK8" s="6">
         <v>0</v>
       </c>
       <c r="AL8" s="6">
         <v>0</v>
       </c>
       <c r="AM8" s="6">
         <v>0</v>
       </c>
       <c r="AN8" s="6">
         <v>0.0</v>
       </c>
       <c r="AO8" s="6">
-        <v>300.0</v>
+        <v>200.0</v>
       </c>
       <c r="AP8" s="6">
         <v>0</v>
       </c>
       <c r="AQ8" s="6">
         <v>0.0</v>
       </c>
       <c r="AR8" s="6">
         <v>0</v>
       </c>
       <c r="AS8" s="6">
         <v>0</v>
       </c>
       <c r="AT8" s="6">
         <v>0</v>
       </c>
       <c r="AU8" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:47">
       <c r="A9" s="7">
         <v>4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="7">
-        <v>5200543</v>
+        <v>5200396</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="F9" s="8"/>
+        <v>62</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G9" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H9" s="9">
-        <v>40.2166</v>
+        <v>35.2834</v>
       </c>
       <c r="I9" s="9">
-        <v>5.7833</v>
+        <v>9.5</v>
       </c>
       <c r="J9" s="9">
         <v>0.0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0.0</v>
       </c>
       <c r="O9" s="9">
         <v>0.0</v>
       </c>
       <c r="P9" s="9">
         <v>0</v>
       </c>
       <c r="Q9" s="9">
         <v>0.0</v>
       </c>
@@ -3950,124 +4083,128 @@
       <c r="AG9" s="9">
         <v>0</v>
       </c>
       <c r="AH9" s="9">
         <v>0</v>
       </c>
       <c r="AI9" s="9">
         <v>0</v>
       </c>
       <c r="AJ9" s="9">
         <v>0</v>
       </c>
       <c r="AK9" s="9">
         <v>0</v>
       </c>
       <c r="AL9" s="9">
         <v>0</v>
       </c>
       <c r="AM9" s="9">
         <v>0</v>
       </c>
       <c r="AN9" s="9">
         <v>0.0</v>
       </c>
       <c r="AO9" s="9">
-        <v>100.0</v>
+        <v>150.0</v>
       </c>
       <c r="AP9" s="9">
         <v>0</v>
       </c>
       <c r="AQ9" s="9">
         <v>0.0</v>
       </c>
       <c r="AR9" s="9">
         <v>0</v>
       </c>
       <c r="AS9" s="9">
         <v>0</v>
       </c>
       <c r="AT9" s="9">
         <v>0</v>
       </c>
       <c r="AU9" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:47">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="4">
-        <v>5200433</v>
+        <v>5200421</v>
       </c>
       <c r="D10" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="E10" s="5"/>
-      <c r="F10" s="5"/>
+      <c r="F10" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G10" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="H10" s="6">
-        <v>43.8501</v>
+        <v>106.0833</v>
       </c>
       <c r="I10" s="6">
-        <v>15.75</v>
+        <v>18.5</v>
       </c>
       <c r="J10" s="6">
-        <v>0.0</v>
+        <v>1.0667</v>
       </c>
       <c r="K10" s="6">
         <v>0</v>
       </c>
       <c r="L10" s="6">
         <v>0</v>
       </c>
       <c r="M10" s="6">
         <v>0</v>
       </c>
       <c r="N10" s="6">
         <v>0.0</v>
       </c>
       <c r="O10" s="6">
         <v>0.0</v>
       </c>
       <c r="P10" s="6">
         <v>0</v>
       </c>
       <c r="Q10" s="6">
-        <v>0.0</v>
+        <v>6.0</v>
       </c>
       <c r="R10" s="6">
-        <v>0.0</v>
+        <v>59.35</v>
       </c>
       <c r="S10" s="6">
-        <v>0.0</v>
+        <v>116.5</v>
       </c>
       <c r="T10" s="6">
         <v>0</v>
       </c>
       <c r="U10" s="6">
         <v>0</v>
       </c>
       <c r="V10" s="6">
         <v>0</v>
       </c>
       <c r="W10" s="6">
         <v>0</v>
       </c>
       <c r="X10" s="6">
         <v>0</v>
       </c>
       <c r="Y10" s="6">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
         <v>0</v>
       </c>
       <c r="AA10" s="6">
         <v>0</v>
       </c>
@@ -4089,94 +4226,98 @@
       <c r="AG10" s="6">
         <v>0</v>
       </c>
       <c r="AH10" s="6">
         <v>0</v>
       </c>
       <c r="AI10" s="6">
         <v>0</v>
       </c>
       <c r="AJ10" s="6">
         <v>0</v>
       </c>
       <c r="AK10" s="6">
         <v>0</v>
       </c>
       <c r="AL10" s="6">
         <v>0</v>
       </c>
       <c r="AM10" s="6">
         <v>0</v>
       </c>
       <c r="AN10" s="6">
         <v>0.0</v>
       </c>
       <c r="AO10" s="6">
-        <v>300.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP10" s="6">
         <v>0</v>
       </c>
       <c r="AQ10" s="6">
-        <v>0.0</v>
+        <v>675.0</v>
       </c>
       <c r="AR10" s="6">
         <v>0</v>
       </c>
       <c r="AS10" s="6">
         <v>0</v>
       </c>
       <c r="AT10" s="6">
         <v>0</v>
       </c>
       <c r="AU10" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:47">
       <c r="A11" s="7">
         <v>6</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="7">
-        <v>5200498</v>
+        <v>5200507</v>
       </c>
       <c r="D11" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="E11" s="8"/>
-[...3 lines deleted...]
-      </c>
       <c r="H11" s="9">
-        <v>0.0</v>
+        <v>50.8501</v>
       </c>
       <c r="I11" s="9">
-        <v>0.0</v>
+        <v>0.0167</v>
       </c>
       <c r="J11" s="9">
         <v>0.0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0.0</v>
       </c>
       <c r="O11" s="9">
         <v>0.0</v>
       </c>
       <c r="P11" s="9">
         <v>0</v>
       </c>
       <c r="Q11" s="9">
         <v>0.0</v>
       </c>
@@ -4257,65 +4398,69 @@
       </c>
       <c r="AQ11" s="9">
         <v>0.0</v>
       </c>
       <c r="AR11" s="9">
         <v>0</v>
       </c>
       <c r="AS11" s="9">
         <v>0</v>
       </c>
       <c r="AT11" s="9">
         <v>0</v>
       </c>
       <c r="AU11" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:47">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="4">
-        <v>5200559</v>
+        <v>5200539</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="F12" s="5"/>
+        <v>66</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G12" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H12" s="6">
-        <v>0.0</v>
+        <v>37.0666</v>
       </c>
       <c r="I12" s="6">
-        <v>0.0</v>
+        <v>5.35</v>
       </c>
       <c r="J12" s="6">
         <v>0.0</v>
       </c>
       <c r="K12" s="6">
         <v>0</v>
       </c>
       <c r="L12" s="6">
         <v>0</v>
       </c>
       <c r="M12" s="6">
         <v>0</v>
       </c>
       <c r="N12" s="6">
         <v>0.0</v>
       </c>
       <c r="O12" s="6">
         <v>0.0</v>
       </c>
       <c r="P12" s="6">
         <v>0</v>
       </c>
       <c r="Q12" s="6">
         <v>0.0</v>
       </c>
@@ -4367,97 +4512,101 @@
       <c r="AG12" s="6">
         <v>0</v>
       </c>
       <c r="AH12" s="6">
         <v>0</v>
       </c>
       <c r="AI12" s="6">
         <v>0</v>
       </c>
       <c r="AJ12" s="6">
         <v>0</v>
       </c>
       <c r="AK12" s="6">
         <v>0</v>
       </c>
       <c r="AL12" s="6">
         <v>0</v>
       </c>
       <c r="AM12" s="6">
         <v>0</v>
       </c>
       <c r="AN12" s="6">
         <v>0.0</v>
       </c>
       <c r="AO12" s="6">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="AP12" s="6">
         <v>0</v>
       </c>
       <c r="AQ12" s="6">
         <v>0.0</v>
       </c>
       <c r="AR12" s="6">
         <v>0</v>
       </c>
       <c r="AS12" s="6">
         <v>0</v>
       </c>
       <c r="AT12" s="6">
         <v>0</v>
       </c>
       <c r="AU12" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:47">
       <c r="A13" s="7">
         <v>8</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="7">
-        <v>5200333</v>
+        <v>5200122</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="F13" s="8"/>
+        <v>67</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G13" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H13" s="9">
-        <v>68.0168</v>
+        <v>42.35</v>
       </c>
       <c r="I13" s="9">
-        <v>0.0167</v>
+        <v>13.0833</v>
       </c>
       <c r="J13" s="9">
-        <v>0.0</v>
+        <v>10.95</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0.0</v>
       </c>
       <c r="O13" s="9">
         <v>0.0</v>
       </c>
       <c r="P13" s="9">
         <v>0</v>
       </c>
       <c r="Q13" s="9">
         <v>0.0</v>
       </c>
       <c r="R13" s="9">
         <v>0.0</v>
       </c>
@@ -4506,97 +4655,101 @@
       <c r="AG13" s="9">
         <v>0</v>
       </c>
       <c r="AH13" s="9">
         <v>0</v>
       </c>
       <c r="AI13" s="9">
         <v>0</v>
       </c>
       <c r="AJ13" s="9">
         <v>0</v>
       </c>
       <c r="AK13" s="9">
         <v>0</v>
       </c>
       <c r="AL13" s="9">
         <v>0</v>
       </c>
       <c r="AM13" s="9">
         <v>0</v>
       </c>
       <c r="AN13" s="9">
         <v>0.0</v>
       </c>
       <c r="AO13" s="9">
-        <v>0.0</v>
+        <v>200.0</v>
       </c>
       <c r="AP13" s="9">
         <v>0</v>
       </c>
       <c r="AQ13" s="9">
         <v>0.0</v>
       </c>
       <c r="AR13" s="9">
         <v>0</v>
       </c>
       <c r="AS13" s="9">
         <v>0</v>
       </c>
       <c r="AT13" s="9">
         <v>0</v>
       </c>
       <c r="AU13" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="4">
-        <v>5200534</v>
+        <v>5200433</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="F14" s="5"/>
+        <v>68</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G14" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H14" s="6">
-        <v>53.6</v>
+        <v>43.8501</v>
       </c>
       <c r="I14" s="6">
-        <v>19.0</v>
+        <v>15.75</v>
       </c>
       <c r="J14" s="6">
-        <v>8.0667</v>
+        <v>0.0</v>
       </c>
       <c r="K14" s="6">
         <v>0</v>
       </c>
       <c r="L14" s="6">
         <v>0</v>
       </c>
       <c r="M14" s="6">
         <v>0</v>
       </c>
       <c r="N14" s="6">
         <v>0.0</v>
       </c>
       <c r="O14" s="6">
         <v>0.0</v>
       </c>
       <c r="P14" s="6">
         <v>0</v>
       </c>
       <c r="Q14" s="6">
         <v>0.0</v>
       </c>
       <c r="R14" s="6">
         <v>0.0</v>
       </c>
@@ -4645,94 +4798,98 @@
       <c r="AG14" s="6">
         <v>0</v>
       </c>
       <c r="AH14" s="6">
         <v>0</v>
       </c>
       <c r="AI14" s="6">
         <v>0</v>
       </c>
       <c r="AJ14" s="6">
         <v>0</v>
       </c>
       <c r="AK14" s="6">
         <v>0</v>
       </c>
       <c r="AL14" s="6">
         <v>0</v>
       </c>
       <c r="AM14" s="6">
         <v>0</v>
       </c>
       <c r="AN14" s="6">
         <v>0.0</v>
       </c>
       <c r="AO14" s="6">
-        <v>250.0</v>
+        <v>300.0</v>
       </c>
       <c r="AP14" s="6">
         <v>0</v>
       </c>
       <c r="AQ14" s="6">
         <v>0.0</v>
       </c>
       <c r="AR14" s="6">
         <v>0</v>
       </c>
       <c r="AS14" s="6">
         <v>0</v>
       </c>
       <c r="AT14" s="6">
         <v>0</v>
       </c>
       <c r="AU14" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:47">
       <c r="A15" s="7">
         <v>10</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="7">
-        <v>5200396</v>
+        <v>5200328</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="F15" s="8"/>
+        <v>69</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G15" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H15" s="9">
-        <v>35.2834</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="9">
-        <v>9.5</v>
+        <v>0.0</v>
       </c>
       <c r="J15" s="9">
         <v>0.0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0.0</v>
       </c>
       <c r="O15" s="9">
         <v>0.0</v>
       </c>
       <c r="P15" s="9">
         <v>0</v>
       </c>
       <c r="Q15" s="9">
         <v>0.0</v>
       </c>
@@ -4784,94 +4941,98 @@
       <c r="AG15" s="9">
         <v>0</v>
       </c>
       <c r="AH15" s="9">
         <v>0</v>
       </c>
       <c r="AI15" s="9">
         <v>0</v>
       </c>
       <c r="AJ15" s="9">
         <v>0</v>
       </c>
       <c r="AK15" s="9">
         <v>0</v>
       </c>
       <c r="AL15" s="9">
         <v>0</v>
       </c>
       <c r="AM15" s="9">
         <v>0</v>
       </c>
       <c r="AN15" s="9">
         <v>0.0</v>
       </c>
       <c r="AO15" s="9">
-        <v>150.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP15" s="9">
         <v>0</v>
       </c>
       <c r="AQ15" s="9">
         <v>0.0</v>
       </c>
       <c r="AR15" s="9">
         <v>0</v>
       </c>
       <c r="AS15" s="9">
         <v>0</v>
       </c>
       <c r="AT15" s="9">
         <v>0</v>
       </c>
       <c r="AU15" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="4">
-        <v>5200507</v>
+        <v>5200543</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="F16" s="5"/>
+        <v>70</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G16" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H16" s="6">
-        <v>50.8501</v>
+        <v>40.2166</v>
       </c>
       <c r="I16" s="6">
-        <v>0.0167</v>
+        <v>5.7833</v>
       </c>
       <c r="J16" s="6">
         <v>0.0</v>
       </c>
       <c r="K16" s="6">
         <v>0</v>
       </c>
       <c r="L16" s="6">
         <v>0</v>
       </c>
       <c r="M16" s="6">
         <v>0</v>
       </c>
       <c r="N16" s="6">
         <v>0.0</v>
       </c>
       <c r="O16" s="6">
         <v>0.0</v>
       </c>
       <c r="P16" s="6">
         <v>0</v>
       </c>
       <c r="Q16" s="6">
         <v>0.0</v>
       </c>
@@ -4923,91 +5084,95 @@
       <c r="AG16" s="6">
         <v>0</v>
       </c>
       <c r="AH16" s="6">
         <v>0</v>
       </c>
       <c r="AI16" s="6">
         <v>0</v>
       </c>
       <c r="AJ16" s="6">
         <v>0</v>
       </c>
       <c r="AK16" s="6">
         <v>0</v>
       </c>
       <c r="AL16" s="6">
         <v>0</v>
       </c>
       <c r="AM16" s="6">
         <v>0</v>
       </c>
       <c r="AN16" s="6">
         <v>0.0</v>
       </c>
       <c r="AO16" s="6">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="AP16" s="6">
         <v>0</v>
       </c>
       <c r="AQ16" s="6">
         <v>0.0</v>
       </c>
       <c r="AR16" s="6">
         <v>0</v>
       </c>
       <c r="AS16" s="6">
         <v>0</v>
       </c>
       <c r="AT16" s="6">
         <v>0</v>
       </c>
       <c r="AU16" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" s="7">
         <v>12</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="7">
-        <v>5200328</v>
+        <v>5200357</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="F17" s="8"/>
+        <v>71</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G17" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H17" s="9">
-        <v>0.0</v>
+        <v>21.4334</v>
       </c>
       <c r="I17" s="9">
         <v>0.0</v>
       </c>
       <c r="J17" s="9">
         <v>0.0</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="L17" s="9">
         <v>0</v>
       </c>
       <c r="M17" s="9">
         <v>0</v>
       </c>
       <c r="N17" s="9">
         <v>0.0</v>
       </c>
       <c r="O17" s="9">
         <v>0.0</v>
       </c>
       <c r="P17" s="9">
         <v>0</v>
       </c>
@@ -5091,68 +5256,72 @@
       </c>
       <c r="AQ17" s="9">
         <v>0.0</v>
       </c>
       <c r="AR17" s="9">
         <v>0</v>
       </c>
       <c r="AS17" s="9">
         <v>0</v>
       </c>
       <c r="AT17" s="9">
         <v>0</v>
       </c>
       <c r="AU17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:47">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="4">
-        <v>5200388</v>
+        <v>5200475</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="F18" s="5"/>
+        <v>72</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G18" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H18" s="6">
-        <v>48.0166</v>
+        <v>0.0</v>
       </c>
       <c r="I18" s="6">
-        <v>10.5</v>
+        <v>0.0</v>
       </c>
       <c r="J18" s="6">
-        <v>9.8333</v>
+        <v>0.0</v>
       </c>
       <c r="K18" s="6">
         <v>0</v>
       </c>
       <c r="L18" s="6">
         <v>0</v>
       </c>
       <c r="M18" s="6">
         <v>0</v>
       </c>
       <c r="N18" s="6">
         <v>0.0</v>
       </c>
       <c r="O18" s="6">
         <v>0.0</v>
       </c>
       <c r="P18" s="6">
         <v>0</v>
       </c>
       <c r="Q18" s="6">
         <v>0.0</v>
       </c>
       <c r="R18" s="6">
         <v>0.0</v>
       </c>
@@ -5201,97 +5370,101 @@
       <c r="AG18" s="6">
         <v>0</v>
       </c>
       <c r="AH18" s="6">
         <v>0</v>
       </c>
       <c r="AI18" s="6">
         <v>0</v>
       </c>
       <c r="AJ18" s="6">
         <v>0</v>
       </c>
       <c r="AK18" s="6">
         <v>0</v>
       </c>
       <c r="AL18" s="6">
         <v>0</v>
       </c>
       <c r="AM18" s="6">
         <v>0</v>
       </c>
       <c r="AN18" s="6">
         <v>0.0</v>
       </c>
       <c r="AO18" s="6">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP18" s="6">
         <v>0</v>
       </c>
       <c r="AQ18" s="6">
         <v>0.0</v>
       </c>
       <c r="AR18" s="6">
         <v>0</v>
       </c>
       <c r="AS18" s="6">
         <v>0</v>
       </c>
       <c r="AT18" s="6">
         <v>0</v>
       </c>
       <c r="AU18" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:47">
       <c r="A19" s="7">
         <v>14</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="7">
-        <v>5200343</v>
+        <v>5200534</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="F19" s="8"/>
+        <v>73</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G19" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H19" s="9">
-        <v>26.8001</v>
+        <v>53.6</v>
       </c>
       <c r="I19" s="9">
-        <v>10.0</v>
+        <v>19.0</v>
       </c>
       <c r="J19" s="9">
-        <v>0.0</v>
+        <v>8.0667</v>
       </c>
       <c r="K19" s="9">
         <v>0</v>
       </c>
       <c r="L19" s="9">
         <v>0</v>
       </c>
       <c r="M19" s="9">
         <v>0</v>
       </c>
       <c r="N19" s="9">
         <v>0.0</v>
       </c>
       <c r="O19" s="9">
         <v>0.0</v>
       </c>
       <c r="P19" s="9">
         <v>0</v>
       </c>
       <c r="Q19" s="9">
         <v>0.0</v>
       </c>
       <c r="R19" s="9">
         <v>0.0</v>
       </c>
@@ -5340,97 +5513,101 @@
       <c r="AG19" s="9">
         <v>0</v>
       </c>
       <c r="AH19" s="9">
         <v>0</v>
       </c>
       <c r="AI19" s="9">
         <v>0</v>
       </c>
       <c r="AJ19" s="9">
         <v>0</v>
       </c>
       <c r="AK19" s="9">
         <v>0</v>
       </c>
       <c r="AL19" s="9">
         <v>0</v>
       </c>
       <c r="AM19" s="9">
         <v>0</v>
       </c>
       <c r="AN19" s="9">
         <v>0.0</v>
       </c>
       <c r="AO19" s="9">
-        <v>200.0</v>
+        <v>250.0</v>
       </c>
       <c r="AP19" s="9">
         <v>0</v>
       </c>
       <c r="AQ19" s="9">
         <v>0.0</v>
       </c>
       <c r="AR19" s="9">
         <v>0</v>
       </c>
       <c r="AS19" s="9">
         <v>0</v>
       </c>
       <c r="AT19" s="9">
         <v>0</v>
       </c>
       <c r="AU19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="4">
-        <v>5200084</v>
+        <v>5200333</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="F20" s="5"/>
+        <v>74</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G20" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H20" s="6">
-        <v>27.0334</v>
+        <v>68.0168</v>
       </c>
       <c r="I20" s="6">
-        <v>9.25</v>
+        <v>0.0167</v>
       </c>
       <c r="J20" s="6">
-        <v>11.6</v>
+        <v>0.0</v>
       </c>
       <c r="K20" s="6">
         <v>0</v>
       </c>
       <c r="L20" s="6">
         <v>0</v>
       </c>
       <c r="M20" s="6">
         <v>0</v>
       </c>
       <c r="N20" s="6">
         <v>0.0</v>
       </c>
       <c r="O20" s="6">
         <v>0.0</v>
       </c>
       <c r="P20" s="6">
         <v>0</v>
       </c>
       <c r="Q20" s="6">
         <v>0.0</v>
       </c>
       <c r="R20" s="6">
         <v>0.0</v>
       </c>
@@ -5479,121 +5656,125 @@
       <c r="AG20" s="6">
         <v>0</v>
       </c>
       <c r="AH20" s="6">
         <v>0</v>
       </c>
       <c r="AI20" s="6">
         <v>0</v>
       </c>
       <c r="AJ20" s="6">
         <v>0</v>
       </c>
       <c r="AK20" s="6">
         <v>0</v>
       </c>
       <c r="AL20" s="6">
         <v>0</v>
       </c>
       <c r="AM20" s="6">
         <v>0</v>
       </c>
       <c r="AN20" s="6">
         <v>0.0</v>
       </c>
       <c r="AO20" s="6">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP20" s="6">
         <v>0</v>
       </c>
       <c r="AQ20" s="6">
         <v>0.0</v>
       </c>
       <c r="AR20" s="6">
         <v>0</v>
       </c>
       <c r="AS20" s="6">
         <v>0</v>
       </c>
       <c r="AT20" s="6">
         <v>0</v>
       </c>
       <c r="AU20" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" s="7">
         <v>16</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="7">
-        <v>5200357</v>
+        <v>5200559</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="F21" s="8"/>
+        <v>75</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G21" s="7" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="H21" s="9">
-        <v>21.4334</v>
+        <v>8.0</v>
       </c>
       <c r="I21" s="9">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="J21" s="9">
-        <v>0.0</v>
+        <v>14.4833</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0.0</v>
       </c>
       <c r="O21" s="9">
         <v>0.0</v>
       </c>
       <c r="P21" s="9">
         <v>0</v>
       </c>
       <c r="Q21" s="9">
         <v>0.0</v>
       </c>
       <c r="R21" s="9">
-        <v>0.0</v>
+        <v>19.9167</v>
       </c>
       <c r="S21" s="9">
         <v>0.0</v>
       </c>
       <c r="T21" s="9">
         <v>0</v>
       </c>
       <c r="U21" s="9">
         <v>0</v>
       </c>
       <c r="V21" s="9">
         <v>0</v>
       </c>
       <c r="W21" s="9">
         <v>0</v>
       </c>
       <c r="X21" s="9">
         <v>0</v>
       </c>
       <c r="Y21" s="9">
         <v>0</v>
       </c>
       <c r="Z21" s="9">
         <v>0</v>
       </c>
@@ -5624,91 +5805,95 @@
       <c r="AI21" s="9">
         <v>0</v>
       </c>
       <c r="AJ21" s="9">
         <v>0</v>
       </c>
       <c r="AK21" s="9">
         <v>0</v>
       </c>
       <c r="AL21" s="9">
         <v>0</v>
       </c>
       <c r="AM21" s="9">
         <v>0</v>
       </c>
       <c r="AN21" s="9">
         <v>0.0</v>
       </c>
       <c r="AO21" s="9">
         <v>0.0</v>
       </c>
       <c r="AP21" s="9">
         <v>0</v>
       </c>
       <c r="AQ21" s="9">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="AR21" s="9">
         <v>0</v>
       </c>
       <c r="AS21" s="9">
         <v>0</v>
       </c>
       <c r="AT21" s="9">
         <v>0</v>
       </c>
       <c r="AU21" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="4">
-        <v>5200552</v>
+        <v>5200332</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="F22" s="5"/>
+        <v>76</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G22" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H22" s="6">
-        <v>33.2166</v>
+        <v>64.7334</v>
       </c>
       <c r="I22" s="6">
-        <v>10.0333</v>
+        <v>11.0334</v>
       </c>
       <c r="J22" s="6">
-        <v>0.0</v>
+        <v>1.8333</v>
       </c>
       <c r="K22" s="6">
         <v>0</v>
       </c>
       <c r="L22" s="6">
         <v>0</v>
       </c>
       <c r="M22" s="6">
         <v>0</v>
       </c>
       <c r="N22" s="6">
         <v>0.0</v>
       </c>
       <c r="O22" s="6">
         <v>0.0</v>
       </c>
       <c r="P22" s="6">
         <v>0</v>
       </c>
       <c r="Q22" s="6">
         <v>0.0</v>
       </c>
       <c r="R22" s="6">
         <v>0.0</v>
       </c>
@@ -5757,97 +5942,101 @@
       <c r="AG22" s="6">
         <v>0</v>
       </c>
       <c r="AH22" s="6">
         <v>0</v>
       </c>
       <c r="AI22" s="6">
         <v>0</v>
       </c>
       <c r="AJ22" s="6">
         <v>0</v>
       </c>
       <c r="AK22" s="6">
         <v>0</v>
       </c>
       <c r="AL22" s="6">
         <v>0</v>
       </c>
       <c r="AM22" s="6">
         <v>0</v>
       </c>
       <c r="AN22" s="6">
         <v>0.0</v>
       </c>
       <c r="AO22" s="6">
-        <v>200.0</v>
+        <v>250.0</v>
       </c>
       <c r="AP22" s="6">
         <v>0</v>
       </c>
       <c r="AQ22" s="6">
         <v>0.0</v>
       </c>
       <c r="AR22" s="6">
         <v>0</v>
       </c>
       <c r="AS22" s="6">
         <v>0</v>
       </c>
       <c r="AT22" s="6">
         <v>0</v>
       </c>
       <c r="AU22" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" s="7">
         <v>18</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="7">
-        <v>5200421</v>
+        <v>5200343</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="F23" s="8"/>
+        <v>77</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G23" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H23" s="9">
-        <v>55.0833</v>
+        <v>26.8001</v>
       </c>
       <c r="I23" s="9">
-        <v>18.5</v>
+        <v>10.0</v>
       </c>
       <c r="J23" s="9">
-        <v>0.7667</v>
+        <v>0.0</v>
       </c>
       <c r="K23" s="9">
         <v>0</v>
       </c>
       <c r="L23" s="9">
         <v>0</v>
       </c>
       <c r="M23" s="9">
         <v>0</v>
       </c>
       <c r="N23" s="9">
         <v>0.0</v>
       </c>
       <c r="O23" s="9">
         <v>0.0</v>
       </c>
       <c r="P23" s="9">
         <v>0</v>
       </c>
       <c r="Q23" s="9">
         <v>0.0</v>
       </c>
       <c r="R23" s="9">
         <v>0.0</v>
       </c>
@@ -5896,97 +6085,101 @@
       <c r="AG23" s="9">
         <v>0</v>
       </c>
       <c r="AH23" s="9">
         <v>0</v>
       </c>
       <c r="AI23" s="9">
         <v>0</v>
       </c>
       <c r="AJ23" s="9">
         <v>0</v>
       </c>
       <c r="AK23" s="9">
         <v>0</v>
       </c>
       <c r="AL23" s="9">
         <v>0</v>
       </c>
       <c r="AM23" s="9">
         <v>0</v>
       </c>
       <c r="AN23" s="9">
         <v>0.0</v>
       </c>
       <c r="AO23" s="9">
-        <v>350.0</v>
+        <v>200.0</v>
       </c>
       <c r="AP23" s="9">
         <v>0</v>
       </c>
       <c r="AQ23" s="9">
         <v>0.0</v>
       </c>
       <c r="AR23" s="9">
         <v>0</v>
       </c>
       <c r="AS23" s="9">
         <v>0</v>
       </c>
       <c r="AT23" s="9">
         <v>0</v>
       </c>
       <c r="AU23" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="4">
-        <v>5200332</v>
+        <v>5200537</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="F24" s="5"/>
+        <v>78</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G24" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H24" s="6">
-        <v>64.7334</v>
+        <v>23.3</v>
       </c>
       <c r="I24" s="6">
-        <v>11.0334</v>
+        <v>10.5</v>
       </c>
       <c r="J24" s="6">
-        <v>1.8333</v>
+        <v>1.0333</v>
       </c>
       <c r="K24" s="6">
         <v>0</v>
       </c>
       <c r="L24" s="6">
         <v>0</v>
       </c>
       <c r="M24" s="6">
         <v>0</v>
       </c>
       <c r="N24" s="6">
         <v>0.0</v>
       </c>
       <c r="O24" s="6">
         <v>0.0</v>
       </c>
       <c r="P24" s="6">
         <v>0</v>
       </c>
       <c r="Q24" s="6">
         <v>0.0</v>
       </c>
       <c r="R24" s="6">
         <v>0.0</v>
       </c>
@@ -6035,94 +6228,98 @@
       <c r="AG24" s="6">
         <v>0</v>
       </c>
       <c r="AH24" s="6">
         <v>0</v>
       </c>
       <c r="AI24" s="6">
         <v>0</v>
       </c>
       <c r="AJ24" s="6">
         <v>0</v>
       </c>
       <c r="AK24" s="6">
         <v>0</v>
       </c>
       <c r="AL24" s="6">
         <v>0</v>
       </c>
       <c r="AM24" s="6">
         <v>0</v>
       </c>
       <c r="AN24" s="6">
         <v>0.0</v>
       </c>
       <c r="AO24" s="6">
-        <v>250.0</v>
+        <v>100.0</v>
       </c>
       <c r="AP24" s="6">
         <v>0</v>
       </c>
       <c r="AQ24" s="6">
         <v>0.0</v>
       </c>
       <c r="AR24" s="6">
         <v>0</v>
       </c>
       <c r="AS24" s="6">
         <v>0</v>
       </c>
       <c r="AT24" s="6">
         <v>0</v>
       </c>
       <c r="AU24" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" s="7">
         <v>20</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="7">
-        <v>5200393</v>
+        <v>5200495</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="F25" s="8"/>
+        <v>79</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G25" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H25" s="9">
-        <v>14.4</v>
+        <v>32.8167</v>
       </c>
       <c r="I25" s="9">
-        <v>2.5</v>
+        <v>10.5167</v>
       </c>
       <c r="J25" s="9">
         <v>0.0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="9">
         <v>0</v>
       </c>
       <c r="M25" s="9">
         <v>0</v>
       </c>
       <c r="N25" s="9">
         <v>0.0</v>
       </c>
       <c r="O25" s="9">
         <v>0.0</v>
       </c>
       <c r="P25" s="9">
         <v>0</v>
       </c>
       <c r="Q25" s="9">
         <v>0.0</v>
       </c>
@@ -6174,97 +6371,101 @@
       <c r="AG25" s="9">
         <v>0</v>
       </c>
       <c r="AH25" s="9">
         <v>0</v>
       </c>
       <c r="AI25" s="9">
         <v>0</v>
       </c>
       <c r="AJ25" s="9">
         <v>0</v>
       </c>
       <c r="AK25" s="9">
         <v>0</v>
       </c>
       <c r="AL25" s="9">
         <v>0</v>
       </c>
       <c r="AM25" s="9">
         <v>0</v>
       </c>
       <c r="AN25" s="9">
         <v>0.0</v>
       </c>
       <c r="AO25" s="9">
-        <v>50.0</v>
+        <v>200.0</v>
       </c>
       <c r="AP25" s="9">
         <v>0</v>
       </c>
       <c r="AQ25" s="9">
         <v>0.0</v>
       </c>
       <c r="AR25" s="9">
         <v>0</v>
       </c>
       <c r="AS25" s="9">
         <v>0</v>
       </c>
       <c r="AT25" s="9">
         <v>0</v>
       </c>
       <c r="AU25" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="4">
-        <v>5200491</v>
+        <v>5200388</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="F26" s="5"/>
+        <v>80</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G26" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H26" s="6">
-        <v>38.8</v>
+        <v>48.0166</v>
       </c>
       <c r="I26" s="6">
-        <v>7.5</v>
+        <v>10.5</v>
       </c>
       <c r="J26" s="6">
-        <v>0.0</v>
+        <v>9.8333</v>
       </c>
       <c r="K26" s="6">
         <v>0</v>
       </c>
       <c r="L26" s="6">
         <v>0</v>
       </c>
       <c r="M26" s="6">
         <v>0</v>
       </c>
       <c r="N26" s="6">
         <v>0.0</v>
       </c>
       <c r="O26" s="6">
         <v>0.0</v>
       </c>
       <c r="P26" s="6">
         <v>0</v>
       </c>
       <c r="Q26" s="6">
         <v>0.0</v>
       </c>
       <c r="R26" s="6">
         <v>0.0</v>
       </c>
@@ -6313,94 +6514,98 @@
       <c r="AG26" s="6">
         <v>0</v>
       </c>
       <c r="AH26" s="6">
         <v>0</v>
       </c>
       <c r="AI26" s="6">
         <v>0</v>
       </c>
       <c r="AJ26" s="6">
         <v>0</v>
       </c>
       <c r="AK26" s="6">
         <v>0</v>
       </c>
       <c r="AL26" s="6">
         <v>0</v>
       </c>
       <c r="AM26" s="6">
         <v>0</v>
       </c>
       <c r="AN26" s="6">
         <v>0.0</v>
       </c>
       <c r="AO26" s="6">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
       <c r="AP26" s="6">
         <v>0</v>
       </c>
       <c r="AQ26" s="6">
         <v>0.0</v>
       </c>
       <c r="AR26" s="6">
         <v>0</v>
       </c>
       <c r="AS26" s="6">
         <v>0</v>
       </c>
       <c r="AT26" s="6">
         <v>0</v>
       </c>
       <c r="AU26" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:47">
       <c r="A27" s="7">
         <v>22</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="7">
-        <v>5200475</v>
+        <v>5200523</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="F27" s="8"/>
+        <v>81</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G27" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H27" s="9">
-        <v>0.0</v>
+        <v>23.9666</v>
       </c>
       <c r="I27" s="9">
-        <v>0.0</v>
+        <v>8.25</v>
       </c>
       <c r="J27" s="9">
         <v>0.0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="9">
         <v>0</v>
       </c>
       <c r="M27" s="9">
         <v>0</v>
       </c>
       <c r="N27" s="9">
         <v>0.0</v>
       </c>
       <c r="O27" s="9">
         <v>0.0</v>
       </c>
       <c r="P27" s="9">
         <v>0</v>
       </c>
       <c r="Q27" s="9">
         <v>0.0</v>
       </c>
@@ -6452,94 +6657,98 @@
       <c r="AG27" s="9">
         <v>0</v>
       </c>
       <c r="AH27" s="9">
         <v>0</v>
       </c>
       <c r="AI27" s="9">
         <v>0</v>
       </c>
       <c r="AJ27" s="9">
         <v>0</v>
       </c>
       <c r="AK27" s="9">
         <v>0</v>
       </c>
       <c r="AL27" s="9">
         <v>0</v>
       </c>
       <c r="AM27" s="9">
         <v>0</v>
       </c>
       <c r="AN27" s="9">
         <v>0.0</v>
       </c>
       <c r="AO27" s="9">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="AP27" s="9">
         <v>0</v>
       </c>
       <c r="AQ27" s="9">
         <v>0.0</v>
       </c>
       <c r="AR27" s="9">
         <v>0</v>
       </c>
       <c r="AS27" s="9">
         <v>0</v>
       </c>
       <c r="AT27" s="9">
         <v>0</v>
       </c>
       <c r="AU27" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:47">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="4">
-        <v>5200523</v>
+        <v>5200498</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="F28" s="5"/>
+        <v>82</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G28" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H28" s="6">
-        <v>23.9666</v>
+        <v>0.0</v>
       </c>
       <c r="I28" s="6">
-        <v>8.25</v>
+        <v>0.0</v>
       </c>
       <c r="J28" s="6">
         <v>0.0</v>
       </c>
       <c r="K28" s="6">
         <v>0</v>
       </c>
       <c r="L28" s="6">
         <v>0</v>
       </c>
       <c r="M28" s="6">
         <v>0</v>
       </c>
       <c r="N28" s="6">
         <v>0.0</v>
       </c>
       <c r="O28" s="6">
         <v>0.0</v>
       </c>
       <c r="P28" s="6">
         <v>0</v>
       </c>
       <c r="Q28" s="6">
         <v>0.0</v>
       </c>
@@ -6591,97 +6800,101 @@
       <c r="AG28" s="6">
         <v>0</v>
       </c>
       <c r="AH28" s="6">
         <v>0</v>
       </c>
       <c r="AI28" s="6">
         <v>0</v>
       </c>
       <c r="AJ28" s="6">
         <v>0</v>
       </c>
       <c r="AK28" s="6">
         <v>0</v>
       </c>
       <c r="AL28" s="6">
         <v>0</v>
       </c>
       <c r="AM28" s="6">
         <v>0</v>
       </c>
       <c r="AN28" s="6">
         <v>0.0</v>
       </c>
       <c r="AO28" s="6">
-        <v>150.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP28" s="6">
         <v>0</v>
       </c>
       <c r="AQ28" s="6">
         <v>0.0</v>
       </c>
       <c r="AR28" s="6">
         <v>0</v>
       </c>
       <c r="AS28" s="6">
         <v>0</v>
       </c>
       <c r="AT28" s="6">
         <v>0</v>
       </c>
       <c r="AU28" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:47">
       <c r="A29" s="7">
         <v>24</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="7">
-        <v>5200122</v>
+        <v>5200533</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="F29" s="8"/>
+        <v>83</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>56</v>
+      </c>
       <c r="G29" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H29" s="9">
-        <v>42.35</v>
+        <v>46.8</v>
       </c>
       <c r="I29" s="9">
-        <v>13.0833</v>
+        <v>18.2833</v>
       </c>
       <c r="J29" s="9">
-        <v>10.95</v>
+        <v>8.0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="9">
         <v>0</v>
       </c>
       <c r="M29" s="9">
         <v>0</v>
       </c>
       <c r="N29" s="9">
         <v>0.0</v>
       </c>
       <c r="O29" s="9">
         <v>0.0</v>
       </c>
       <c r="P29" s="9">
         <v>0</v>
       </c>
       <c r="Q29" s="9">
         <v>0.0</v>
       </c>
       <c r="R29" s="9">
         <v>0.0</v>
       </c>
@@ -6730,94 +6943,98 @@
       <c r="AG29" s="9">
         <v>0</v>
       </c>
       <c r="AH29" s="9">
         <v>0</v>
       </c>
       <c r="AI29" s="9">
         <v>0</v>
       </c>
       <c r="AJ29" s="9">
         <v>0</v>
       </c>
       <c r="AK29" s="9">
         <v>0</v>
       </c>
       <c r="AL29" s="9">
         <v>0</v>
       </c>
       <c r="AM29" s="9">
         <v>0</v>
       </c>
       <c r="AN29" s="9">
         <v>0.0</v>
       </c>
       <c r="AO29" s="9">
-        <v>200.0</v>
+        <v>300.0</v>
       </c>
       <c r="AP29" s="9">
         <v>0</v>
       </c>
       <c r="AQ29" s="9">
         <v>0.0</v>
       </c>
       <c r="AR29" s="9">
         <v>0</v>
       </c>
       <c r="AS29" s="9">
         <v>0</v>
       </c>
       <c r="AT29" s="9">
         <v>0</v>
       </c>
       <c r="AU29" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:47">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="4">
-        <v>5200495</v>
+        <v>5200393</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="F30" s="5"/>
+        <v>84</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="G30" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H30" s="6">
-        <v>32.8167</v>
+        <v>14.4</v>
       </c>
       <c r="I30" s="6">
-        <v>10.5167</v>
+        <v>2.5</v>
       </c>
       <c r="J30" s="6">
         <v>0.0</v>
       </c>
       <c r="K30" s="6">
         <v>0</v>
       </c>
       <c r="L30" s="6">
         <v>0</v>
       </c>
       <c r="M30" s="6">
         <v>0</v>
       </c>
       <c r="N30" s="6">
         <v>0.0</v>
       </c>
       <c r="O30" s="6">
         <v>0.0</v>
       </c>
       <c r="P30" s="6">
         <v>0</v>
       </c>
       <c r="Q30" s="6">
         <v>0.0</v>
       </c>
@@ -6869,37068 +7086,37792 @@
       <c r="AG30" s="6">
         <v>0</v>
       </c>
       <c r="AH30" s="6">
         <v>0</v>
       </c>
       <c r="AI30" s="6">
         <v>0</v>
       </c>
       <c r="AJ30" s="6">
         <v>0</v>
       </c>
       <c r="AK30" s="6">
         <v>0</v>
       </c>
       <c r="AL30" s="6">
         <v>0</v>
       </c>
       <c r="AM30" s="6">
         <v>0</v>
       </c>
       <c r="AN30" s="6">
         <v>0.0</v>
       </c>
       <c r="AO30" s="6">
-        <v>200.0</v>
+        <v>50.0</v>
       </c>
       <c r="AP30" s="6">
         <v>0</v>
       </c>
       <c r="AQ30" s="6">
         <v>0.0</v>
       </c>
       <c r="AR30" s="6">
         <v>0</v>
       </c>
       <c r="AS30" s="6">
         <v>0</v>
       </c>
       <c r="AT30" s="6">
         <v>0</v>
       </c>
       <c r="AU30" s="6">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AN1"/>
     <mergeCell ref="A4:AN4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="5" t="s">
-[...35 lines deleted...]
-      <c r="O3" s="4" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="P3" s="11">
-[...47 lines deleted...]
-      <c r="AF3" s="4" t="s">
+      <c r="C3" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG3" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="7">
+        <v>1</v>
+      </c>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="N4" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="O4" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="P4" s="15">
+        <v>7.1167</v>
+      </c>
+      <c r="Q4" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R4" s="15">
+        <v>7.1167</v>
+      </c>
+      <c r="S4" s="15">
+        <v>7.1167</v>
+      </c>
+      <c r="T4" s="15">
+        <v>7.1167</v>
+      </c>
+      <c r="U4" s="9">
+        <v>0</v>
+      </c>
+      <c r="V4" s="9">
+        <v>0</v>
+      </c>
+      <c r="W4" s="9">
+        <v>0</v>
+      </c>
+      <c r="X4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
       <c r="A5" s="5" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="4">
         <v>1</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="4" t="s">
-        <v>424</v>
+        <v>528</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>425</v>
+        <v>529</v>
       </c>
       <c r="J5" s="4" t="s">
-        <v>426</v>
+        <v>530</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>427</v>
+        <v>531</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>428</v>
+        <v>532</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>429</v>
+        <v>533</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>430</v>
+        <v>534</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>6.5</v>
+        <v>367</v>
+      </c>
+      <c r="P5" s="16">
+        <v>6.0667</v>
       </c>
       <c r="Q5" s="6">
         <v>1.0</v>
       </c>
-      <c r="R5" s="11">
-[...6 lines deleted...]
-        <v>6.5</v>
+      <c r="R5" s="16">
+        <v>6.0667</v>
+      </c>
+      <c r="S5" s="16">
+        <v>6.0667</v>
+      </c>
+      <c r="T5" s="16">
+        <v>6.0667</v>
       </c>
       <c r="U5" s="6">
         <v>0</v>
       </c>
       <c r="V5" s="6">
         <v>0</v>
       </c>
       <c r="W5" s="6">
         <v>0</v>
       </c>
       <c r="X5" s="6">
         <v>0</v>
       </c>
       <c r="Y5" s="6">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>0</v>
       </c>
-      <c r="AA5" s="11">
-[...11 lines deleted...]
-      <c r="AE5" s="11">
+      <c r="AA5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AE5" s="16">
         <v>0.0</v>
       </c>
       <c r="AF5" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG5" s="6">
         <v>0</v>
       </c>
       <c r="AH5" s="6">
         <v>0</v>
       </c>
       <c r="AI5" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ5" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF6" s="7" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG6" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF7" s="4" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG7" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
       <c r="A8" s="8" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="9"/>
       <c r="H8" s="7" t="s">
-        <v>442</v>
+        <v>280</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>375</v>
+        <v>535</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>443</v>
+        <v>536</v>
       </c>
       <c r="K8" s="7" t="s">
-        <v>444</v>
+        <v>246</v>
       </c>
       <c r="L8" s="7" t="s">
-        <v>445</v>
+        <v>283</v>
       </c>
       <c r="M8" s="7" t="s">
-        <v>379</v>
+        <v>537</v>
       </c>
       <c r="N8" s="7" t="s">
-        <v>446</v>
+        <v>538</v>
       </c>
       <c r="O8" s="7" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>16.0667</v>
+        <v>235</v>
+      </c>
+      <c r="P8" s="15">
+        <v>5.6</v>
       </c>
       <c r="Q8" s="9">
         <v>1.0</v>
       </c>
-      <c r="R8" s="16">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="R8" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="S8" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="T8" s="15">
+        <v>5.6</v>
       </c>
       <c r="U8" s="9">
         <v>0</v>
       </c>
       <c r="V8" s="9">
         <v>0</v>
       </c>
       <c r="W8" s="9">
         <v>0</v>
       </c>
       <c r="X8" s="9">
         <v>0</v>
       </c>
       <c r="Y8" s="9">
         <v>0</v>
       </c>
       <c r="Z8" s="9">
         <v>0</v>
       </c>
-      <c r="AA8" s="16">
-[...11 lines deleted...]
-      <c r="AE8" s="16">
+      <c r="AA8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE8" s="15">
         <v>0.0</v>
       </c>
       <c r="AF8" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG8" s="9">
         <v>0</v>
       </c>
       <c r="AH8" s="9">
         <v>0</v>
       </c>
       <c r="AI8" s="9">
         <v>50.0</v>
       </c>
       <c r="AJ8" s="9">
         <v>50.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="4">
+        <v>1</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="P9" s="16">
+        <v>7.8333</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R9" s="16">
+        <v>7.8333</v>
+      </c>
+      <c r="S9" s="16">
+        <v>7.8333</v>
+      </c>
+      <c r="T9" s="16">
+        <v>7.8333</v>
+      </c>
+      <c r="U9" s="6">
+        <v>0</v>
+      </c>
+      <c r="V9" s="6">
+        <v>0</v>
+      </c>
+      <c r="W9" s="6">
+        <v>0</v>
+      </c>
+      <c r="X9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AE9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...74 lines deleted...]
-        <v>0.0</v>
+      <c r="AG9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF10" s="7" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG10" s="9">
-[...8 lines deleted...]
-      <c r="AJ10" s="9">
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF12" s="7" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG12" s="9">
-[...8 lines deleted...]
-      <c r="AJ12" s="9">
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P13" s="16">
+        <v>6.1</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R13" s="16">
+        <v>6.1</v>
+      </c>
+      <c r="S13" s="16">
+        <v>6.1</v>
+      </c>
+      <c r="T13" s="16">
+        <v>6.1</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>0</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="7">
+        <v>1</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="M14" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="N14" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="O14" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="P14" s="15">
+        <v>5.5667</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R14" s="15">
+        <v>5.5667</v>
+      </c>
+      <c r="S14" s="15">
+        <v>5.5667</v>
+      </c>
+      <c r="T14" s="15">
+        <v>5.5667</v>
+      </c>
+      <c r="U14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>0</v>
+      </c>
+      <c r="W14" s="9">
+        <v>0</v>
+      </c>
+      <c r="X14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
       <c r="A15" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="4" t="s">
-        <v>459</v>
+        <v>528</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>341</v>
+        <v>529</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>460</v>
+        <v>554</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>233</v>
+        <v>532</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>461</v>
+        <v>533</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>462</v>
+        <v>534</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>4.5</v>
+        <v>235</v>
+      </c>
+      <c r="P15" s="16">
+        <v>5.5667</v>
       </c>
       <c r="Q15" s="6">
         <v>1.0</v>
       </c>
-      <c r="R15" s="11">
-[...6 lines deleted...]
-        <v>4.5</v>
+      <c r="R15" s="16">
+        <v>5.5667</v>
+      </c>
+      <c r="S15" s="16">
+        <v>5.5667</v>
+      </c>
+      <c r="T15" s="16">
+        <v>5.5667</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
       <c r="V15" s="6">
         <v>0</v>
       </c>
       <c r="W15" s="6">
         <v>0</v>
       </c>
       <c r="X15" s="6">
         <v>0</v>
       </c>
       <c r="Y15" s="6">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
         <v>0</v>
       </c>
-      <c r="AA15" s="11">
-[...5 lines deleted...]
-      <c r="AC15" s="11">
+      <c r="AA15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="16">
         <v>2.5</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="16">
         <v>2.5</v>
       </c>
-      <c r="AE15" s="11">
+      <c r="AE15" s="16">
         <v>0.0</v>
       </c>
       <c r="AF15" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG15" s="6">
         <v>0</v>
       </c>
       <c r="AH15" s="6">
         <v>0</v>
       </c>
       <c r="AI15" s="6">
         <v>50.0</v>
       </c>
       <c r="AJ15" s="6">
         <v>50.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12" t="s">
+        <v>474</v>
+      </c>
+      <c r="I16" s="12" t="s">
+        <v>392</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF17" s="4" t="s">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG17" s="6">
-[...8 lines deleted...]
-      <c r="AJ17" s="6">
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="5" t="s">
-[...35 lines deleted...]
-      <c r="O3" s="4" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="P3" s="11">
-[...47 lines deleted...]
-      <c r="AF3" s="4" t="s">
+      <c r="C3" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG3" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF4" s="7" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG4" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...73 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF6" s="7" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG6" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ9" s="14">
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF11" s="4" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG11" s="6">
-[...8 lines deleted...]
-      <c r="AJ11" s="6">
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF12" s="7" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG12" s="9">
-[...8 lines deleted...]
-      <c r="AJ12" s="9">
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF13" s="4" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG13" s="6">
-[...8 lines deleted...]
-      <c r="AJ13" s="6">
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ15" s="14">
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>557</v>
+      </c>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ16"/>
+  <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ16" sqref="AJ16"/>
+      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
       <c r="A3" s="5" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="4">
         <v>1</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="4" t="s">
-        <v>398</v>
+        <v>558</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>504</v>
+        <v>402</v>
       </c>
       <c r="J3" s="4" t="s">
-        <v>299</v>
+        <v>446</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>505</v>
+        <v>559</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>402</v>
+        <v>560</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>506</v>
+        <v>483</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>507</v>
+        <v>561</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>5.5167</v>
+        <v>562</v>
+      </c>
+      <c r="P3" s="16">
+        <v>6.4</v>
       </c>
       <c r="Q3" s="6">
         <v>1.0</v>
       </c>
-      <c r="R3" s="11">
-[...6 lines deleted...]
-        <v>5.5167</v>
+      <c r="R3" s="16">
+        <v>6.4</v>
+      </c>
+      <c r="S3" s="16">
+        <v>6.4</v>
+      </c>
+      <c r="T3" s="16">
+        <v>6.4</v>
       </c>
       <c r="U3" s="6">
         <v>0</v>
       </c>
       <c r="V3" s="6">
         <v>0</v>
       </c>
       <c r="W3" s="6">
         <v>0</v>
       </c>
       <c r="X3" s="6">
         <v>0</v>
       </c>
       <c r="Y3" s="6">
         <v>0</v>
       </c>
       <c r="Z3" s="6">
         <v>0</v>
       </c>
-      <c r="AA3" s="11">
-[...11 lines deleted...]
-      <c r="AE3" s="11">
+      <c r="AA3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="16">
         <v>0.0</v>
       </c>
       <c r="AF3" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG3" s="6">
         <v>0</v>
       </c>
       <c r="AH3" s="6">
         <v>0</v>
       </c>
       <c r="AI3" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ3" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="7">
+        <v>1</v>
+      </c>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="N4" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="O4" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="P4" s="15">
+        <v>5.7667</v>
+      </c>
+      <c r="Q4" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R4" s="15">
+        <v>5.7667</v>
+      </c>
+      <c r="S4" s="15">
+        <v>5.7667</v>
+      </c>
+      <c r="T4" s="15">
+        <v>5.7667</v>
+      </c>
+      <c r="U4" s="9">
+        <v>0</v>
+      </c>
+      <c r="V4" s="9">
+        <v>0</v>
+      </c>
+      <c r="W4" s="9">
+        <v>0</v>
+      </c>
+      <c r="X4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AE4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...78 lines deleted...]
-        <v>0.0</v>
+      <c r="AG4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ4" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="4">
+        <v>1</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="P5" s="16">
+        <v>6.0833</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R5" s="16">
+        <v>6.0833</v>
+      </c>
+      <c r="S5" s="16">
+        <v>6.0833</v>
+      </c>
+      <c r="T5" s="16">
+        <v>6.0833</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AE5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ5" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF6" s="7" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG6" s="9">
-[...8 lines deleted...]
-      <c r="AJ6" s="9">
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF7" s="4" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG7" s="6">
-[...8 lines deleted...]
-      <c r="AJ7" s="6">
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF9" s="4" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG9" s="6">
-[...8 lines deleted...]
-      <c r="AJ9" s="6">
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
       <c r="A10" s="8" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="7">
         <v>1</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="7" t="s">
-        <v>195</v>
+        <v>480</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>164</v>
+        <v>480</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>305</v>
+        <v>481</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>527</v>
+        <v>572</v>
       </c>
       <c r="L10" s="7" t="s">
-        <v>199</v>
+        <v>482</v>
       </c>
       <c r="M10" s="7" t="s">
-        <v>167</v>
+        <v>482</v>
       </c>
       <c r="N10" s="7" t="s">
-        <v>168</v>
+        <v>573</v>
       </c>
       <c r="O10" s="7" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>6.25</v>
+        <v>561</v>
+      </c>
+      <c r="P10" s="15">
+        <v>3.2</v>
       </c>
       <c r="Q10" s="9">
         <v>1.0</v>
       </c>
-      <c r="R10" s="16">
-[...6 lines deleted...]
-        <v>6.25</v>
+      <c r="R10" s="15">
+        <v>3.2</v>
+      </c>
+      <c r="S10" s="15">
+        <v>3.2</v>
+      </c>
+      <c r="T10" s="15">
+        <v>3.2</v>
       </c>
       <c r="U10" s="9">
         <v>0</v>
       </c>
       <c r="V10" s="9">
         <v>0</v>
       </c>
       <c r="W10" s="9">
         <v>0</v>
       </c>
       <c r="X10" s="9">
         <v>0</v>
       </c>
       <c r="Y10" s="9">
         <v>0</v>
       </c>
       <c r="Z10" s="9">
         <v>0</v>
       </c>
-      <c r="AA10" s="16">
-[...11 lines deleted...]
-      <c r="AE10" s="16">
+      <c r="AA10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="15">
         <v>0.0</v>
       </c>
       <c r="AF10" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG10" s="9">
         <v>0</v>
       </c>
       <c r="AH10" s="9">
         <v>0</v>
       </c>
       <c r="AI10" s="9">
         <v>0.0</v>
       </c>
       <c r="AJ10" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="4">
+        <v>1</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>574</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="P11" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R11" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="S11" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="T11" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="U11" s="6">
+        <v>0</v>
+      </c>
+      <c r="V11" s="6">
+        <v>0</v>
+      </c>
+      <c r="W11" s="6">
+        <v>0</v>
+      </c>
+      <c r="X11" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="7">
+        <v>1</v>
+      </c>
+      <c r="G12" s="9"/>
+      <c r="H12" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="O12" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="P12" s="15">
+        <v>6.7333</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R12" s="15">
+        <v>6.7333</v>
+      </c>
+      <c r="S12" s="15">
+        <v>6.7333</v>
+      </c>
+      <c r="T12" s="15">
+        <v>6.7333</v>
+      </c>
+      <c r="U12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0</v>
+      </c>
+      <c r="W12" s="9">
+        <v>0</v>
+      </c>
+      <c r="X12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ12" s="14">
+      <c r="AG12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF13" s="4" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG13" s="6">
-[...8 lines deleted...]
-      <c r="AJ13" s="6">
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="I13" s="12" t="s">
+        <v>583</v>
+      </c>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF15" s="4" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG15" s="6">
-[...8 lines deleted...]
-      <c r="AJ15" s="6">
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="8" t="s">
-[...10 lines deleted...]
-      <c r="F16" s="7">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" customHeight="1" ht="14">
+      <c r="A17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="4">
         <v>1</v>
       </c>
-      <c r="G16" s="9"/>
-[...27 lines deleted...]
-      <c r="Q16" s="9">
+      <c r="G17" s="6"/>
+      <c r="H17" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="P17" s="16">
+        <v>5.5333</v>
+      </c>
+      <c r="Q17" s="6">
         <v>1.0</v>
       </c>
-      <c r="R16" s="16">
-[...53 lines deleted...]
-      <c r="AJ16" s="9">
+      <c r="R17" s="16">
+        <v>5.5333</v>
+      </c>
+      <c r="S17" s="16">
+        <v>5.5333</v>
+      </c>
+      <c r="T17" s="16">
+        <v>5.5333</v>
+      </c>
+      <c r="U17" s="6">
+        <v>0</v>
+      </c>
+      <c r="V17" s="6">
+        <v>0</v>
+      </c>
+      <c r="W17" s="6">
+        <v>0</v>
+      </c>
+      <c r="X17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>0.0333</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>0.0333</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="6">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ6" s="14">
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="4">
+        <v>1</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="P7" s="16">
+        <v>7.0167</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R7" s="16">
+        <v>7.0167</v>
+      </c>
+      <c r="S7" s="16">
+        <v>7.0167</v>
+      </c>
+      <c r="T7" s="16">
+        <v>7.0167</v>
+      </c>
+      <c r="U7" s="6">
+        <v>0</v>
+      </c>
+      <c r="V7" s="6">
+        <v>0</v>
+      </c>
+      <c r="W7" s="6">
+        <v>0</v>
+      </c>
+      <c r="X7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="7">
+        <v>1</v>
+      </c>
+      <c r="G8" s="9"/>
+      <c r="H8" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="O8" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="P8" s="15">
+        <v>5.1</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R8" s="15">
+        <v>5.1</v>
+      </c>
+      <c r="S8" s="15">
+        <v>5.1</v>
+      </c>
+      <c r="T8" s="15">
+        <v>5.1</v>
+      </c>
+      <c r="U8" s="9">
+        <v>0</v>
+      </c>
+      <c r="V8" s="9">
+        <v>0</v>
+      </c>
+      <c r="W8" s="9">
+        <v>0</v>
+      </c>
+      <c r="X8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ9" s="14">
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ12" s="14">
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="7">
+        <v>1</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="M14" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="N14" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="O14" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="P14" s="15">
+        <v>5.9667</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R14" s="15">
+        <v>5.9667</v>
+      </c>
+      <c r="S14" s="15">
+        <v>5.9667</v>
+      </c>
+      <c r="T14" s="15">
+        <v>5.9667</v>
+      </c>
+      <c r="U14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>0</v>
+      </c>
+      <c r="W14" s="9">
+        <v>0</v>
+      </c>
+      <c r="X14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ15" s="14">
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="7">
+        <v>1</v>
+      </c>
+      <c r="G16" s="9"/>
+      <c r="H16" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="M16" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="N16" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="O16" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="P16" s="15">
+        <v>3.35</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R16" s="15">
+        <v>3.35</v>
+      </c>
+      <c r="S16" s="15">
+        <v>3.35</v>
+      </c>
+      <c r="T16" s="15">
+        <v>3.35</v>
+      </c>
+      <c r="U16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0</v>
+      </c>
+      <c r="W16" s="9">
+        <v>0</v>
+      </c>
+      <c r="X16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ17"/>
+  <dimension ref="A1:AJ16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
+      <selection pane="bottomRight" activeCell="AJ16" sqref="AJ16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF3" s="4" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG3" s="6">
-[...8 lines deleted...]
-      <c r="AJ3" s="6">
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ6" s="14">
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF7" s="4" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG7" s="6">
-[...8 lines deleted...]
-      <c r="AJ7" s="6">
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF8" s="7" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG8" s="9">
-[...8 lines deleted...]
-      <c r="AJ8" s="9">
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ9" s="14">
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF10" s="7" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG10" s="9">
-[...8 lines deleted...]
-      <c r="AJ10" s="9">
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ12" s="14">
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF14" s="7" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG14" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF15" s="4" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG15" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...177 lines deleted...]
-      <c r="AJ17" s="6">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="4">
+        <v>1</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="P3" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R3" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="S3" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="T3" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AE3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ3" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF4" s="7" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG4" s="9">
-[...8 lines deleted...]
-      <c r="AJ4" s="9">
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="4">
+        <v>1</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="P5" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R5" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="S5" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="T5" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="7">
+        <v>1</v>
+      </c>
+      <c r="G6" s="9"/>
+      <c r="H6" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="O6" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="P6" s="15">
+        <v>5.8</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R6" s="15">
+        <v>5.8</v>
+      </c>
+      <c r="S6" s="15">
+        <v>5.8</v>
+      </c>
+      <c r="T6" s="15">
+        <v>5.8</v>
+      </c>
+      <c r="U6" s="9">
+        <v>0</v>
+      </c>
+      <c r="V6" s="9">
+        <v>0</v>
+      </c>
+      <c r="W6" s="9">
+        <v>0</v>
+      </c>
+      <c r="X6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AE6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ6" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="4">
+        <v>1</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="P7" s="16">
+        <v>5.7667</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R7" s="16">
+        <v>5.7667</v>
+      </c>
+      <c r="S7" s="16">
+        <v>5.7667</v>
+      </c>
+      <c r="T7" s="16">
+        <v>5.7667</v>
+      </c>
+      <c r="U7" s="6">
+        <v>0</v>
+      </c>
+      <c r="V7" s="6">
+        <v>0</v>
+      </c>
+      <c r="W7" s="6">
+        <v>0</v>
+      </c>
+      <c r="X7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AE7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ7" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="7">
+        <v>1</v>
+      </c>
+      <c r="G8" s="9"/>
+      <c r="H8" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="O8" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="P8" s="15">
+        <v>16.0667</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R8" s="15">
+        <v>16.0667</v>
+      </c>
+      <c r="S8" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="T8" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="U8" s="9">
+        <v>0</v>
+      </c>
+      <c r="V8" s="9">
+        <v>0</v>
+      </c>
+      <c r="W8" s="9">
+        <v>0</v>
+      </c>
+      <c r="X8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>8.0667</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>8.0667</v>
+      </c>
+      <c r="AC8" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...78 lines deleted...]
-        <v>0.0</v>
+      <c r="AG8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ8" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF9" s="4" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG9" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="7">
+        <v>1</v>
+      </c>
+      <c r="G10" s="9"/>
+      <c r="H10" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="M10" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="N10" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="O10" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="P10" s="15">
+        <v>2.2333</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>2.2333</v>
+      </c>
+      <c r="S10" s="15">
+        <v>2.2333</v>
+      </c>
+      <c r="T10" s="15">
+        <v>2.2333</v>
+      </c>
+      <c r="U10" s="9">
+        <v>0</v>
+      </c>
+      <c r="V10" s="9">
+        <v>0</v>
+      </c>
+      <c r="W10" s="9">
+        <v>0</v>
+      </c>
+      <c r="X10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>0.25</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0.25</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF11" s="4" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG11" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="7">
+        <v>1</v>
+      </c>
+      <c r="G12" s="9"/>
+      <c r="H12" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="O12" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="P12" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R12" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="S12" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="T12" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="U12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0</v>
+      </c>
+      <c r="W12" s="9">
+        <v>0</v>
+      </c>
+      <c r="X12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ12" s="14">
+      <c r="AG12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF13" s="4" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG13" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
       <c r="A15" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="4" t="s">
-        <v>607</v>
+        <v>637</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>431</v>
+        <v>554</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>432</v>
+        <v>638</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>608</v>
+        <v>333</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>435</v>
+        <v>639</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>436</v>
+        <v>640</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>6.0167</v>
+        <v>235</v>
+      </c>
+      <c r="P15" s="16">
+        <v>4.5</v>
       </c>
       <c r="Q15" s="6">
         <v>1.0</v>
       </c>
-      <c r="R15" s="11">
-[...6 lines deleted...]
-        <v>6.0167</v>
+      <c r="R15" s="16">
+        <v>4.5</v>
+      </c>
+      <c r="S15" s="16">
+        <v>4.5</v>
+      </c>
+      <c r="T15" s="16">
+        <v>4.5</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
       <c r="V15" s="6">
         <v>0</v>
       </c>
       <c r="W15" s="6">
         <v>0</v>
       </c>
       <c r="X15" s="6">
         <v>0</v>
       </c>
       <c r="Y15" s="6">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
         <v>0</v>
       </c>
-      <c r="AA15" s="11">
-[...5 lines deleted...]
-      <c r="AC15" s="11">
+      <c r="AA15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="16">
         <v>2.5</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="16">
         <v>2.5</v>
       </c>
-      <c r="AE15" s="11">
+      <c r="AE15" s="16">
         <v>0.0</v>
       </c>
       <c r="AF15" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG15" s="6">
         <v>0</v>
       </c>
       <c r="AH15" s="6">
         <v>0</v>
       </c>
       <c r="AI15" s="6">
         <v>50.0</v>
       </c>
       <c r="AJ15" s="6">
         <v>50.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...75 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="A17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="4">
+        <v>1</v>
+      </c>
+      <c r="G17" s="6"/>
+      <c r="H17" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="P17" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R17" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="S17" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="T17" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="U17" s="6">
+        <v>0</v>
+      </c>
+      <c r="V17" s="6">
+        <v>0</v>
+      </c>
+      <c r="W17" s="6">
+        <v>0</v>
+      </c>
+      <c r="X17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="6">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="4">
+        <v>1</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="P3" s="16">
+        <v>6.25</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R3" s="16">
+        <v>6.25</v>
+      </c>
+      <c r="S3" s="16">
+        <v>6.25</v>
+      </c>
+      <c r="T3" s="16">
+        <v>6.25</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...75 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
       <c r="A4" s="8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="7">
         <v>1</v>
       </c>
       <c r="G4" s="9"/>
       <c r="H4" s="7" t="s">
-        <v>174</v>
+        <v>492</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>611</v>
+        <v>650</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>432</v>
+        <v>651</v>
       </c>
       <c r="K4" s="7" t="s">
-        <v>557</v>
+        <v>652</v>
       </c>
       <c r="L4" s="7" t="s">
-        <v>612</v>
+        <v>494</v>
       </c>
       <c r="M4" s="7" t="s">
-        <v>613</v>
+        <v>653</v>
       </c>
       <c r="N4" s="7" t="s">
-        <v>614</v>
+        <v>654</v>
       </c>
       <c r="O4" s="7" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>18.3167</v>
+        <v>401</v>
+      </c>
+      <c r="P4" s="15">
+        <v>6.5167</v>
       </c>
       <c r="Q4" s="9">
         <v>1.0</v>
       </c>
-      <c r="R4" s="16">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="R4" s="15">
+        <v>6.5167</v>
+      </c>
+      <c r="S4" s="15">
+        <v>6.5167</v>
+      </c>
+      <c r="T4" s="15">
+        <v>6.5167</v>
       </c>
       <c r="U4" s="9">
         <v>0</v>
       </c>
       <c r="V4" s="9">
         <v>0</v>
       </c>
       <c r="W4" s="9">
         <v>0</v>
       </c>
       <c r="X4" s="9">
         <v>0</v>
       </c>
       <c r="Y4" s="9">
         <v>0</v>
       </c>
       <c r="Z4" s="9">
         <v>0</v>
       </c>
-      <c r="AA4" s="16">
-[...11 lines deleted...]
-      <c r="AE4" s="16">
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="15">
         <v>0.0</v>
       </c>
       <c r="AF4" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG4" s="9">
         <v>0</v>
       </c>
       <c r="AH4" s="9">
         <v>0</v>
       </c>
       <c r="AI4" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ4" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
       <c r="A5" s="5" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="4">
         <v>1</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="4" t="s">
-        <v>566</v>
+        <v>655</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>476</v>
+        <v>656</v>
       </c>
       <c r="J5" s="4" t="s">
-        <v>616</v>
+        <v>657</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>617</v>
+        <v>658</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>382</v>
+        <v>659</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>479</v>
+        <v>660</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>421</v>
+        <v>661</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>5.5</v>
+        <v>258</v>
+      </c>
+      <c r="P5" s="16">
+        <v>5.9833</v>
       </c>
       <c r="Q5" s="6">
         <v>1.0</v>
       </c>
-      <c r="R5" s="11">
-[...6 lines deleted...]
-        <v>5.5</v>
+      <c r="R5" s="16">
+        <v>5.9833</v>
+      </c>
+      <c r="S5" s="16">
+        <v>5.9833</v>
+      </c>
+      <c r="T5" s="16">
+        <v>5.9833</v>
       </c>
       <c r="U5" s="6">
         <v>0</v>
       </c>
       <c r="V5" s="6">
         <v>0</v>
       </c>
       <c r="W5" s="6">
         <v>0</v>
       </c>
       <c r="X5" s="6">
         <v>0</v>
       </c>
       <c r="Y5" s="6">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
         <v>0</v>
       </c>
-      <c r="AA5" s="11">
-[...11 lines deleted...]
-      <c r="AE5" s="11">
+      <c r="AA5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="16">
         <v>0.0</v>
       </c>
       <c r="AF5" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG5" s="6">
         <v>0</v>
       </c>
       <c r="AH5" s="6">
         <v>0</v>
       </c>
       <c r="AI5" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ5" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
       <c r="A6" s="8" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="7">
         <v>1</v>
       </c>
       <c r="G6" s="9"/>
       <c r="H6" s="7" t="s">
-        <v>619</v>
+        <v>662</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>620</v>
+        <v>663</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>621</v>
+        <v>433</v>
       </c>
       <c r="K6" s="7" t="s">
-        <v>622</v>
+        <v>664</v>
       </c>
       <c r="L6" s="7" t="s">
-        <v>623</v>
+        <v>665</v>
       </c>
       <c r="M6" s="7" t="s">
-        <v>624</v>
+        <v>666</v>
       </c>
       <c r="N6" s="7" t="s">
-        <v>625</v>
+        <v>642</v>
       </c>
       <c r="O6" s="7" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>0.6667</v>
+        <v>489</v>
+      </c>
+      <c r="P6" s="15">
+        <v>7.0667</v>
       </c>
       <c r="Q6" s="9">
         <v>1.0</v>
       </c>
-      <c r="R6" s="16">
-[...6 lines deleted...]
-        <v>0.6667</v>
+      <c r="R6" s="15">
+        <v>7.0667</v>
+      </c>
+      <c r="S6" s="15">
+        <v>7.0667</v>
+      </c>
+      <c r="T6" s="15">
+        <v>7.0667</v>
       </c>
       <c r="U6" s="9">
         <v>0</v>
       </c>
       <c r="V6" s="9">
         <v>0</v>
       </c>
       <c r="W6" s="9">
         <v>0</v>
       </c>
       <c r="X6" s="9">
         <v>0</v>
       </c>
       <c r="Y6" s="9">
         <v>0</v>
       </c>
       <c r="Z6" s="9">
         <v>0</v>
       </c>
-      <c r="AA6" s="16">
-[...11 lines deleted...]
-      <c r="AE6" s="16">
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="15">
         <v>0.0</v>
       </c>
       <c r="AF6" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG6" s="9">
         <v>0</v>
       </c>
       <c r="AH6" s="9">
         <v>0</v>
       </c>
       <c r="AI6" s="9">
         <v>0.0</v>
       </c>
       <c r="AJ6" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="4">
+        <v>1</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="P7" s="16">
+        <v>6.9667</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R7" s="16">
+        <v>6.9667</v>
+      </c>
+      <c r="S7" s="16">
+        <v>6.9667</v>
+      </c>
+      <c r="T7" s="16">
+        <v>6.9667</v>
+      </c>
+      <c r="U7" s="6">
+        <v>0</v>
+      </c>
+      <c r="V7" s="6">
+        <v>0</v>
+      </c>
+      <c r="W7" s="6">
+        <v>0</v>
+      </c>
+      <c r="X7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF9" s="4" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG9" s="6">
-[...8 lines deleted...]
-      <c r="AJ9" s="6">
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="7">
+        <v>1</v>
+      </c>
+      <c r="G10" s="9"/>
+      <c r="H10" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="M10" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="N10" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="O10" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="P10" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="S10" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="T10" s="15">
+        <v>7.3</v>
+      </c>
+      <c r="U10" s="9">
+        <v>0</v>
+      </c>
+      <c r="V10" s="9">
+        <v>0</v>
+      </c>
+      <c r="W10" s="9">
+        <v>0</v>
+      </c>
+      <c r="X10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="4">
+        <v>1</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>680</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>681</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="P11" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R11" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="S11" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="T11" s="16">
+        <v>7.3</v>
+      </c>
+      <c r="U11" s="6">
+        <v>0</v>
+      </c>
+      <c r="V11" s="6">
+        <v>0</v>
+      </c>
+      <c r="W11" s="6">
+        <v>0</v>
+      </c>
+      <c r="X11" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="7">
+        <v>1</v>
+      </c>
+      <c r="G12" s="9"/>
+      <c r="H12" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="O12" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="P12" s="15">
+        <v>6.2667</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R12" s="15">
+        <v>6.2667</v>
+      </c>
+      <c r="S12" s="15">
+        <v>6.2667</v>
+      </c>
+      <c r="T12" s="15">
+        <v>6.2667</v>
+      </c>
+      <c r="U12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0</v>
+      </c>
+      <c r="W12" s="9">
+        <v>0</v>
+      </c>
+      <c r="X12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ12" s="14">
+      <c r="AG12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="P13" s="16">
+        <v>8.0167</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R13" s="16">
+        <v>8.0167</v>
+      </c>
+      <c r="S13" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T13" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>0</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
       <c r="A14" s="8" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="7" t="s">
-        <v>640</v>
+        <v>693</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>530</v>
+        <v>694</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>586</v>
+        <v>695</v>
       </c>
       <c r="K14" s="7" t="s">
-        <v>641</v>
+        <v>696</v>
       </c>
       <c r="L14" s="7" t="s">
-        <v>642</v>
+        <v>697</v>
       </c>
       <c r="M14" s="7" t="s">
-        <v>643</v>
+        <v>698</v>
       </c>
       <c r="N14" s="7" t="s">
-        <v>644</v>
+        <v>699</v>
       </c>
       <c r="O14" s="7" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>9.2833</v>
+        <v>364</v>
+      </c>
+      <c r="P14" s="15">
+        <v>6.3667</v>
       </c>
       <c r="Q14" s="9">
         <v>1.0</v>
       </c>
-      <c r="R14" s="16">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="R14" s="15">
+        <v>6.3667</v>
+      </c>
+      <c r="S14" s="15">
+        <v>6.3667</v>
+      </c>
+      <c r="T14" s="15">
+        <v>6.3667</v>
       </c>
       <c r="U14" s="9">
         <v>0</v>
       </c>
       <c r="V14" s="9">
         <v>0</v>
       </c>
       <c r="W14" s="9">
         <v>0</v>
       </c>
       <c r="X14" s="9">
         <v>0</v>
       </c>
       <c r="Y14" s="9">
         <v>0</v>
       </c>
       <c r="Z14" s="9">
         <v>0</v>
       </c>
-      <c r="AA14" s="16">
-[...11 lines deleted...]
-      <c r="AE14" s="16">
+      <c r="AA14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="15">
         <v>0.0</v>
       </c>
       <c r="AF14" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG14" s="9">
         <v>0</v>
       </c>
       <c r="AH14" s="9">
         <v>0</v>
       </c>
       <c r="AI14" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ14" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ15" s="14">
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...75 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ17"/>
+  <dimension ref="A1:AO5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
+      <selection pane="bottomRight" activeCell="AO5" sqref="AO5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:36">
-[...4 lines deleted...]
-        <v>81</v>
+    <row r="1" spans="1:41">
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
       </c>
     </row>
-    <row r="2" spans="1:36" customHeight="1" ht="36">
+    <row r="2" spans="1:41" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="D2" s="10"/>
+        <v>87</v>
+      </c>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10" t="s">
+        <v>88</v>
+      </c>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="W2" s="10" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="Z2" s="10" t="s">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="AD2" s="10" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="AI2" s="10" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>107</v>
+      </c>
+      <c r="AK2" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL2" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM2" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN2" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO2" s="10" t="s">
+        <v>112</v>
       </c>
     </row>
-    <row r="3" spans="1:36" customHeight="1" ht="14">
-[...6 lines deleted...]
-      <c r="C3" s="13" t="s">
+    <row r="3" spans="1:41" customHeight="1" ht="14">
+      <c r="A3" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="N3" s="16">
+        <v>22.4833</v>
+      </c>
+      <c r="O3" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="P3" s="16">
+        <v>22.4833</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>8.0</v>
+      </c>
+      <c r="R3" s="6">
+        <v>8.0</v>
+      </c>
+      <c r="S3" s="6">
+        <v>0</v>
+      </c>
+      <c r="T3" s="6">
+        <v>0</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="16">
+        <v>14.4833</v>
+      </c>
+      <c r="Z3" s="16">
+        <v>14.4833</v>
+      </c>
+      <c r="AA3" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...59 lines deleted...]
-      <c r="AF3" s="13" t="s">
+      <c r="AF3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG3" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="16">
+        <v>10.5167</v>
+      </c>
+      <c r="AI3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AK3" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AL3" s="6">
+        <v>150.0</v>
+      </c>
+      <c r="AM3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AN3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AO3" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:41" customHeight="1" ht="14">
+      <c r="A4" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="N4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="O4" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="P4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="9">
+        <v>0</v>
+      </c>
+      <c r="T4" s="9">
+        <v>0</v>
+      </c>
+      <c r="U4" s="9">
+        <v>0</v>
+      </c>
+      <c r="V4" s="9">
+        <v>0</v>
+      </c>
+      <c r="W4" s="9">
+        <v>0</v>
+      </c>
+      <c r="X4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="Z4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AA4" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG4" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="15">
+        <v>9.4</v>
+      </c>
+      <c r="AI4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AK4" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AL4" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AM4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AO4" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:41" customHeight="1" ht="14">
+      <c r="A5" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG3" s="14">
-[...19 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="13">
+        <v>0</v>
+      </c>
+      <c r="T5" s="13">
+        <v>0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA5" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...148 lines deleted...]
-      <c r="AG5" s="14">
+      <c r="AF5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG5" s="12">
         <v>0</v>
       </c>
       <c r="AH5" s="14">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="AI5" s="14">
         <v>0.0</v>
       </c>
-      <c r="AJ5" s="14">
-[...1104 lines deleted...]
-        <v>0.0</v>
+      <c r="AJ5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO5" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="H1:K1"/>
-    <mergeCell ref="L1:O1"/>
+    <mergeCell ref="F1:I1"/>
+    <mergeCell ref="J1:M1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="4">
+        <v>1</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>711</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>713</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="P3" s="16">
+        <v>8.0167</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R3" s="16">
+        <v>8.0167</v>
+      </c>
+      <c r="S3" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T3" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AE3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
       <c r="A4" s="8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="7">
         <v>1</v>
       </c>
       <c r="G4" s="9"/>
       <c r="H4" s="7" t="s">
-        <v>121</v>
+        <v>495</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>520</v>
+        <v>388</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>663</v>
+        <v>336</v>
       </c>
       <c r="K4" s="7" t="s">
-        <v>664</v>
+        <v>356</v>
       </c>
       <c r="L4" s="7" t="s">
-        <v>125</v>
+        <v>499</v>
       </c>
       <c r="M4" s="7" t="s">
-        <v>524</v>
+        <v>390</v>
       </c>
       <c r="N4" s="7" t="s">
-        <v>665</v>
+        <v>278</v>
       </c>
       <c r="O4" s="7" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>6.0333</v>
+        <v>307</v>
+      </c>
+      <c r="P4" s="15">
+        <v>6.7833</v>
       </c>
       <c r="Q4" s="9">
         <v>1.0</v>
       </c>
-      <c r="R4" s="16">
-[...6 lines deleted...]
-        <v>6.0333</v>
+      <c r="R4" s="15">
+        <v>6.7833</v>
+      </c>
+      <c r="S4" s="15">
+        <v>6.7833</v>
+      </c>
+      <c r="T4" s="15">
+        <v>6.7833</v>
       </c>
       <c r="U4" s="9">
         <v>0</v>
       </c>
       <c r="V4" s="9">
         <v>0</v>
       </c>
       <c r="W4" s="9">
         <v>0</v>
       </c>
       <c r="X4" s="9">
         <v>0</v>
       </c>
       <c r="Y4" s="9">
         <v>0</v>
       </c>
       <c r="Z4" s="9">
         <v>0</v>
       </c>
-      <c r="AA4" s="16">
-[...11 lines deleted...]
-      <c r="AE4" s="16">
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AE4" s="15">
         <v>0.0</v>
       </c>
       <c r="AF4" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG4" s="9">
         <v>0</v>
       </c>
       <c r="AH4" s="9">
         <v>0</v>
       </c>
       <c r="AI4" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ4" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="4">
+        <v>1</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="P5" s="16">
+        <v>7.0333</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R5" s="16">
+        <v>7.0333</v>
+      </c>
+      <c r="S5" s="16">
+        <v>7.0333</v>
+      </c>
+      <c r="T5" s="16">
+        <v>7.0333</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AE5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ5" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
       <c r="A6" s="8" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="7">
         <v>1</v>
       </c>
       <c r="G6" s="9"/>
       <c r="H6" s="7" t="s">
-        <v>107</v>
+        <v>259</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>467</v>
+        <v>715</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>666</v>
+        <v>716</v>
       </c>
       <c r="K6" s="7" t="s">
-        <v>667</v>
+        <v>124</v>
       </c>
       <c r="L6" s="7" t="s">
-        <v>111</v>
+        <v>262</v>
       </c>
       <c r="M6" s="7" t="s">
-        <v>668</v>
+        <v>717</v>
       </c>
       <c r="N6" s="7" t="s">
-        <v>669</v>
+        <v>718</v>
       </c>
       <c r="O6" s="7" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>2.0333</v>
+        <v>684</v>
+      </c>
+      <c r="P6" s="15">
+        <v>1.2833</v>
       </c>
       <c r="Q6" s="9">
         <v>1.0</v>
       </c>
-      <c r="R6" s="16">
-[...6 lines deleted...]
-        <v>2.0333</v>
+      <c r="R6" s="15">
+        <v>1.2833</v>
+      </c>
+      <c r="S6" s="15">
+        <v>1.2833</v>
+      </c>
+      <c r="T6" s="15">
+        <v>1.2833</v>
       </c>
       <c r="U6" s="9">
         <v>0</v>
       </c>
       <c r="V6" s="9">
         <v>0</v>
       </c>
       <c r="W6" s="9">
         <v>0</v>
       </c>
       <c r="X6" s="9">
         <v>0</v>
       </c>
       <c r="Y6" s="9">
         <v>0</v>
       </c>
       <c r="Z6" s="9">
         <v>0</v>
       </c>
-      <c r="AA6" s="16">
-[...11 lines deleted...]
-      <c r="AE6" s="16">
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="15">
         <v>0.0</v>
       </c>
       <c r="AF6" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG6" s="9">
         <v>0</v>
       </c>
       <c r="AH6" s="9">
         <v>0</v>
       </c>
       <c r="AI6" s="9">
         <v>0.0</v>
       </c>
       <c r="AJ6" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="4">
+        <v>1</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>719</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="P7" s="16">
+        <v>1.5167</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R7" s="16">
+        <v>1.5167</v>
+      </c>
+      <c r="S7" s="16">
+        <v>1.5167</v>
+      </c>
+      <c r="T7" s="16">
+        <v>1.5167</v>
+      </c>
+      <c r="U7" s="6">
+        <v>0</v>
+      </c>
+      <c r="V7" s="6">
+        <v>0</v>
+      </c>
+      <c r="W7" s="6">
+        <v>0</v>
+      </c>
+      <c r="X7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF8" s="7" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG8" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="4">
+        <v>1</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>721</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>722</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="P9" s="16">
+        <v>8.3</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R9" s="16">
+        <v>8.3</v>
+      </c>
+      <c r="S9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="U9" s="6">
+        <v>0</v>
+      </c>
+      <c r="V9" s="6">
+        <v>0</v>
+      </c>
+      <c r="W9" s="6">
+        <v>0</v>
+      </c>
+      <c r="X9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AE9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
       <c r="A11" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="4" t="s">
-        <v>182</v>
+        <v>438</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>650</v>
+        <v>725</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>676</v>
+        <v>726</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>205</v>
+        <v>727</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>280</v>
+        <v>442</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>677</v>
+        <v>728</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>339</v>
+        <v>729</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>5.5167</v>
+        <v>430</v>
+      </c>
+      <c r="P11" s="16">
+        <v>6.2667</v>
       </c>
       <c r="Q11" s="6">
         <v>1.0</v>
       </c>
-      <c r="R11" s="11">
-[...6 lines deleted...]
-        <v>5.5167</v>
+      <c r="R11" s="16">
+        <v>6.2667</v>
+      </c>
+      <c r="S11" s="16">
+        <v>6.2667</v>
+      </c>
+      <c r="T11" s="16">
+        <v>6.2667</v>
       </c>
       <c r="U11" s="6">
         <v>0</v>
       </c>
       <c r="V11" s="6">
         <v>0</v>
       </c>
       <c r="W11" s="6">
         <v>0</v>
       </c>
       <c r="X11" s="6">
         <v>0</v>
       </c>
       <c r="Y11" s="6">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
         <v>0</v>
       </c>
-      <c r="AA11" s="11">
-[...11 lines deleted...]
-      <c r="AE11" s="11">
+      <c r="AA11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AE11" s="16">
         <v>0.0</v>
       </c>
       <c r="AF11" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG11" s="6">
         <v>0</v>
       </c>
       <c r="AH11" s="6">
         <v>0</v>
       </c>
       <c r="AI11" s="6">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ11" s="6">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
       <c r="A12" s="8" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="7">
         <v>1</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="7" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>678</v>
+        <v>274</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>679</v>
+        <v>251</v>
       </c>
       <c r="K12" s="7" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="L12" s="7" t="s">
-        <v>252</v>
+        <v>730</v>
       </c>
       <c r="M12" s="7" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="N12" s="7" t="s">
-        <v>680</v>
+        <v>279</v>
       </c>
       <c r="O12" s="7" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>5.6</v>
+        <v>235</v>
+      </c>
+      <c r="P12" s="15">
+        <v>6.5667</v>
       </c>
       <c r="Q12" s="9">
         <v>1.0</v>
       </c>
-      <c r="R12" s="16">
-[...6 lines deleted...]
-        <v>5.6</v>
+      <c r="R12" s="15">
+        <v>6.5667</v>
+      </c>
+      <c r="S12" s="15">
+        <v>6.5667</v>
+      </c>
+      <c r="T12" s="15">
+        <v>6.5667</v>
       </c>
       <c r="U12" s="9">
         <v>0</v>
       </c>
       <c r="V12" s="9">
         <v>0</v>
       </c>
       <c r="W12" s="9">
         <v>0</v>
       </c>
       <c r="X12" s="9">
         <v>0</v>
       </c>
       <c r="Y12" s="9">
         <v>0</v>
       </c>
       <c r="Z12" s="9">
         <v>0</v>
       </c>
-      <c r="AA12" s="16">
-[...5 lines deleted...]
-      <c r="AC12" s="16">
+      <c r="AA12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="15">
         <v>2.5</v>
       </c>
-      <c r="AD12" s="16">
+      <c r="AD12" s="15">
         <v>2.5</v>
       </c>
-      <c r="AE12" s="16">
+      <c r="AE12" s="15">
         <v>0.0</v>
       </c>
       <c r="AF12" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG12" s="9">
         <v>0</v>
       </c>
       <c r="AH12" s="9">
         <v>0</v>
       </c>
       <c r="AI12" s="9">
         <v>50.0</v>
       </c>
       <c r="AJ12" s="9">
         <v>50.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF13" s="4" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG13" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF14" s="7" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG14" s="9">
-[...8 lines deleted...]
-      <c r="AJ14" s="9">
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="4">
+        <v>1</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>733</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>735</v>
+      </c>
+      <c r="P15" s="16">
+        <v>9.5333</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R15" s="16">
+        <v>9.5333</v>
+      </c>
+      <c r="S15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="U15" s="6">
+        <v>0</v>
+      </c>
+      <c r="V15" s="6">
+        <v>0</v>
+      </c>
+      <c r="W15" s="6">
+        <v>0</v>
+      </c>
+      <c r="X15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>1.5333</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>1.5333</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="7">
+        <v>1</v>
+      </c>
+      <c r="G16" s="9"/>
+      <c r="H16" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="M16" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="N16" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="O16" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="P16" s="15">
+        <v>5.5167</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R16" s="15">
+        <v>5.5167</v>
+      </c>
+      <c r="S16" s="15">
+        <v>5.5167</v>
+      </c>
+      <c r="T16" s="15">
+        <v>5.5167</v>
+      </c>
+      <c r="U16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0</v>
+      </c>
+      <c r="W16" s="9">
+        <v>0</v>
+      </c>
+      <c r="X16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
       <c r="A17" s="5" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="4">
         <v>1</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="4" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>687</v>
+        <v>741</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>687</v>
+        <v>742</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>617</v>
+        <v>743</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>280</v>
+        <v>744</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>688</v>
+        <v>745</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>682</v>
+        <v>746</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>1.5167</v>
+        <v>548</v>
+      </c>
+      <c r="P17" s="16">
+        <v>5.7667</v>
       </c>
       <c r="Q17" s="6">
         <v>1.0</v>
       </c>
-      <c r="R17" s="11">
-[...6 lines deleted...]
-        <v>1.5167</v>
+      <c r="R17" s="16">
+        <v>5.7667</v>
+      </c>
+      <c r="S17" s="16">
+        <v>5.7667</v>
+      </c>
+      <c r="T17" s="16">
+        <v>5.7667</v>
       </c>
       <c r="U17" s="6">
         <v>0</v>
       </c>
       <c r="V17" s="6">
         <v>0</v>
       </c>
       <c r="W17" s="6">
         <v>0</v>
       </c>
       <c r="X17" s="6">
         <v>0</v>
       </c>
       <c r="Y17" s="6">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
         <v>0</v>
       </c>
-      <c r="AA17" s="11">
-[...11 lines deleted...]
-      <c r="AE17" s="11">
+      <c r="AA17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="16">
         <v>0.0</v>
       </c>
       <c r="AF17" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG17" s="6">
         <v>0</v>
       </c>
       <c r="AH17" s="6">
         <v>0</v>
       </c>
       <c r="AI17" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ17" s="6">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="5" t="s">
-[...35 lines deleted...]
-      <c r="O3" s="4" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="P3" s="11">
-[...47 lines deleted...]
-      <c r="AF3" s="4" t="s">
+      <c r="C3" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG3" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
       <c r="A4" s="8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="7">
         <v>1</v>
       </c>
       <c r="G4" s="9"/>
       <c r="H4" s="7" t="s">
-        <v>694</v>
+        <v>291</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>695</v>
+        <v>747</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>696</v>
+        <v>748</v>
       </c>
       <c r="K4" s="7" t="s">
-        <v>697</v>
+        <v>156</v>
       </c>
       <c r="L4" s="7" t="s">
-        <v>698</v>
+        <v>294</v>
       </c>
       <c r="M4" s="7" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="N4" s="7" t="s">
-        <v>700</v>
+        <v>749</v>
       </c>
       <c r="O4" s="7" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>8.2667</v>
+        <v>749</v>
+      </c>
+      <c r="P4" s="15">
+        <v>2.25</v>
       </c>
       <c r="Q4" s="9">
         <v>1.0</v>
       </c>
-      <c r="R4" s="16">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="R4" s="15">
+        <v>2.25</v>
+      </c>
+      <c r="S4" s="15">
+        <v>2.25</v>
+      </c>
+      <c r="T4" s="15">
+        <v>2.25</v>
       </c>
       <c r="U4" s="9">
         <v>0</v>
       </c>
       <c r="V4" s="9">
         <v>0</v>
       </c>
       <c r="W4" s="9">
         <v>0</v>
       </c>
       <c r="X4" s="9">
         <v>0</v>
       </c>
       <c r="Y4" s="9">
         <v>0</v>
       </c>
       <c r="Z4" s="9">
         <v>0</v>
       </c>
-      <c r="AA4" s="16">
-[...11 lines deleted...]
-      <c r="AE4" s="16">
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="15">
         <v>0.0</v>
       </c>
       <c r="AF4" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG4" s="9">
         <v>0</v>
       </c>
       <c r="AH4" s="9">
         <v>0</v>
       </c>
       <c r="AI4" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ4" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF5" s="4" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG5" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ6" s="14">
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF8" s="7" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG8" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12" t="s">
+        <v>750</v>
+      </c>
+      <c r="I8" s="12" t="s">
+        <v>751</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>752</v>
+      </c>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="4">
+        <v>1</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P9" s="16">
+        <v>5.6167</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R9" s="16">
+        <v>5.6167</v>
+      </c>
+      <c r="S9" s="16">
+        <v>5.6167</v>
+      </c>
+      <c r="T9" s="16">
+        <v>5.6167</v>
+      </c>
+      <c r="U9" s="6">
+        <v>0</v>
+      </c>
+      <c r="V9" s="6">
+        <v>0</v>
+      </c>
+      <c r="W9" s="6">
+        <v>0</v>
+      </c>
+      <c r="X9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF10" s="7" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG10" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
       <c r="A11" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="4" t="s">
-        <v>710</v>
+        <v>757</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>477</v>
+        <v>758</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>478</v>
+        <v>759</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>711</v>
+        <v>760</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>480</v>
+        <v>761</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>481</v>
+        <v>762</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>8.0333</v>
+        <v>235</v>
+      </c>
+      <c r="P11" s="16">
+        <v>7.35</v>
       </c>
       <c r="Q11" s="6">
         <v>1.0</v>
       </c>
-      <c r="R11" s="11">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="R11" s="16">
+        <v>7.35</v>
+      </c>
+      <c r="S11" s="16">
+        <v>7.35</v>
+      </c>
+      <c r="T11" s="16">
+        <v>7.35</v>
       </c>
       <c r="U11" s="6">
         <v>0</v>
       </c>
       <c r="V11" s="6">
         <v>0</v>
       </c>
       <c r="W11" s="6">
         <v>0</v>
       </c>
       <c r="X11" s="6">
         <v>0</v>
       </c>
       <c r="Y11" s="6">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
         <v>0</v>
       </c>
-      <c r="AA11" s="11">
-[...5 lines deleted...]
-      <c r="AC11" s="11">
+      <c r="AA11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="16">
         <v>2.5</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="16">
         <v>2.5</v>
       </c>
-      <c r="AE11" s="11">
+      <c r="AE11" s="16">
         <v>0.0</v>
       </c>
       <c r="AF11" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG11" s="6">
         <v>0</v>
       </c>
       <c r="AH11" s="6">
         <v>0</v>
       </c>
       <c r="AI11" s="6">
         <v>50.0</v>
       </c>
       <c r="AJ11" s="6">
         <v>50.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF12" s="7" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG12" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P13" s="16">
+        <v>5.5667</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R13" s="16">
+        <v>5.5667</v>
+      </c>
+      <c r="S13" s="16">
+        <v>5.5667</v>
+      </c>
+      <c r="T13" s="16">
+        <v>5.5667</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>0</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="4">
+        <v>1</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P15" s="16">
+        <v>6.0167</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R15" s="16">
+        <v>6.0167</v>
+      </c>
+      <c r="S15" s="16">
+        <v>6.0167</v>
+      </c>
+      <c r="T15" s="16">
+        <v>6.0167</v>
+      </c>
+      <c r="U15" s="6">
+        <v>0</v>
+      </c>
+      <c r="V15" s="6">
+        <v>0</v>
+      </c>
+      <c r="W15" s="6">
+        <v>0</v>
+      </c>
+      <c r="X15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12" t="s">
+        <v>750</v>
+      </c>
+      <c r="I16" s="12" t="s">
+        <v>767</v>
+      </c>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ17"/>
+  <dimension ref="A1:AO17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
+      <selection pane="bottomRight" activeCell="AO17" sqref="AO17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:36">
-[...4 lines deleted...]
-        <v>81</v>
+    <row r="1" spans="1:41">
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
       </c>
     </row>
-    <row r="2" spans="1:36" customHeight="1" ht="36">
+    <row r="2" spans="1:41" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="D2" s="10"/>
+        <v>87</v>
+      </c>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10" t="s">
+        <v>88</v>
+      </c>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="W2" s="10" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="Z2" s="10" t="s">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="AD2" s="10" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="AI2" s="10" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>107</v>
+      </c>
+      <c r="AK2" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL2" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM2" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN2" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO2" s="10" t="s">
+        <v>112</v>
       </c>
     </row>
-    <row r="3" spans="1:36" customHeight="1" ht="14">
-[...33 lines deleted...]
-      <c r="N3" s="4" t="s">
+    <row r="3" spans="1:41" customHeight="1" ht="14">
+      <c r="A3" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="B3" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="P3" s="11">
-[...2 lines deleted...]
-      <c r="Q3" s="6">
+      <c r="C3" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="H3" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="13">
+        <v>0</v>
+      </c>
+      <c r="T3" s="13">
+        <v>0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA3" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG3" s="12">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AI3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO3" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:41" customHeight="1" ht="14">
+      <c r="A4" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="N4" s="15">
+        <v>14.5833</v>
+      </c>
+      <c r="O4" s="9">
+        <v>4.95</v>
+      </c>
+      <c r="P4" s="15">
+        <v>14.5833</v>
+      </c>
+      <c r="Q4" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="R4" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="S4" s="9">
+        <v>0</v>
+      </c>
+      <c r="T4" s="9">
+        <v>0</v>
+      </c>
+      <c r="U4" s="9">
+        <v>0</v>
+      </c>
+      <c r="V4" s="9">
+        <v>0</v>
+      </c>
+      <c r="W4" s="9">
+        <v>0</v>
+      </c>
+      <c r="X4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="15">
+        <v>4.5833</v>
+      </c>
+      <c r="Z4" s="15">
+        <v>4.5833</v>
+      </c>
+      <c r="AA4" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG4" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AI4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AK4" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AL4" s="9">
+        <v>150.0</v>
+      </c>
+      <c r="AM4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AO4" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:41" customHeight="1" ht="14">
+      <c r="A5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N5" s="16">
+        <v>6.6833</v>
+      </c>
+      <c r="O5" s="6">
+        <v>0.0333</v>
+      </c>
+      <c r="P5" s="16">
+        <v>6.6833</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>7.0</v>
+      </c>
+      <c r="R5" s="6">
+        <v>7.0</v>
+      </c>
+      <c r="S5" s="6">
+        <v>0</v>
+      </c>
+      <c r="T5" s="6">
+        <v>0</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="Z5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AA5" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG5" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AI5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AK5" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AL5" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AM5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AO5" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:41" customHeight="1" ht="14">
+      <c r="A6" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="N6" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="O6" s="9">
         <v>1.0</v>
       </c>
-      <c r="R3" s="11">
-[...288 lines deleted...]
-        <v>1.8</v>
+      <c r="P6" s="15">
+        <v>0.9</v>
       </c>
       <c r="Q6" s="9">
         <v>1.0</v>
       </c>
-      <c r="R6" s="16">
+      <c r="R6" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="S6" s="9">
+        <v>0</v>
+      </c>
+      <c r="T6" s="9">
+        <v>0</v>
+      </c>
+      <c r="U6" s="9">
+        <v>0</v>
+      </c>
+      <c r="V6" s="9">
+        <v>0</v>
+      </c>
+      <c r="W6" s="9">
+        <v>0</v>
+      </c>
+      <c r="X6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="Z6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AA6" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AI6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AK6" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AL6" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AM6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:41" customHeight="1" ht="14">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="13">
+        <v>0</v>
+      </c>
+      <c r="T7" s="13">
+        <v>0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA7" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="12">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AI7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO7" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:41" customHeight="1" ht="14">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="13">
+        <v>0</v>
+      </c>
+      <c r="T8" s="13">
+        <v>0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA8" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="12">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AI8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:41" customHeight="1" ht="14">
+      <c r="A9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="N9" s="16">
+        <v>3.9833</v>
+      </c>
+      <c r="O9" s="6">
+        <v>1.95</v>
+      </c>
+      <c r="P9" s="16">
+        <v>3.9833</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="R9" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="S9" s="6">
+        <v>0</v>
+      </c>
+      <c r="T9" s="6">
+        <v>0</v>
+      </c>
+      <c r="U9" s="6">
+        <v>0</v>
+      </c>
+      <c r="V9" s="6">
+        <v>0</v>
+      </c>
+      <c r="W9" s="6">
+        <v>0</v>
+      </c>
+      <c r="X9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="Z9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AA9" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AI9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AK9" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AL9" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AM9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:41" customHeight="1" ht="14">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="13">
+        <v>0</v>
+      </c>
+      <c r="T10" s="13">
+        <v>0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="12">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AI10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41" customHeight="1" ht="14">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="13">
+        <v>0</v>
+      </c>
+      <c r="T11" s="13">
+        <v>0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA11" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="12">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AI11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:41" customHeight="1" ht="14">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="13">
+        <v>0</v>
+      </c>
+      <c r="T12" s="13">
+        <v>0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA12" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="12">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AI12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:41" customHeight="1" ht="14">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="13">
+        <v>0</v>
+      </c>
+      <c r="T13" s="13">
+        <v>0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="12">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AI13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41" customHeight="1" ht="14">
+      <c r="A14" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="M14" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="N14" s="15">
+        <v>8.5333</v>
+      </c>
+      <c r="O14" s="9">
         <v>1.8</v>
       </c>
-      <c r="S6" s="16">
-[...38 lines deleted...]
-      <c r="AF6" s="7" t="s">
+      <c r="P14" s="15">
+        <v>8.5333</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="R14" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="S14" s="9">
+        <v>0</v>
+      </c>
+      <c r="T14" s="9">
+        <v>0</v>
+      </c>
+      <c r="U14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>0</v>
+      </c>
+      <c r="W14" s="9">
+        <v>0</v>
+      </c>
+      <c r="X14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="Z14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AA14" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>1.3</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>1.3</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AI14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AK14" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AL14" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41" customHeight="1" ht="14">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG6" s="9">
-[...9 lines deleted...]
-        <v>0.0</v>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="13">
+        <v>0</v>
+      </c>
+      <c r="T15" s="13">
+        <v>0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="12">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AI15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="13">
+        <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:36" customHeight="1" ht="14">
-[...87 lines deleted...]
-      <c r="AF7" s="4" t="s">
+    <row r="16" spans="1:41" customHeight="1" ht="14">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG7" s="6">
-[...9 lines deleted...]
-        <v>0.0</v>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="13">
+        <v>0</v>
+      </c>
+      <c r="T16" s="13">
+        <v>0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA16" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="12">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AI16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="13">
+        <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:36" customHeight="1" ht="14">
-[...6 lines deleted...]
-      <c r="C8" s="13" t="s">
+    <row r="17" spans="1:41" customHeight="1" ht="14">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="O17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="13">
+        <v>0</v>
+      </c>
+      <c r="T17" s="13">
+        <v>0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Z17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AA17" s="12">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...896 lines deleted...]
-      <c r="AG17" s="14">
+      <c r="AF17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="12">
         <v>0</v>
       </c>
       <c r="AH17" s="14">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="AI17" s="14">
         <v>0.0</v>
       </c>
-      <c r="AJ17" s="14">
-        <v>0.0</v>
+      <c r="AJ17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AK17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AL17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AM17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="13">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="H1:K1"/>
-    <mergeCell ref="L1:O1"/>
+    <mergeCell ref="F1:I1"/>
+    <mergeCell ref="J1:M1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF3" s="4" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG3" s="6">
-[...8 lines deleted...]
-      <c r="AJ3" s="6">
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF4" s="7" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG4" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF5" s="4" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG5" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
       <c r="A6" s="8" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="7">
         <v>1</v>
       </c>
       <c r="G6" s="9"/>
       <c r="H6" s="7" t="s">
-        <v>107</v>
+        <v>644</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>727</v>
+        <v>768</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>236</v>
+        <v>769</v>
       </c>
       <c r="K6" s="7" t="s">
-        <v>432</v>
+        <v>578</v>
       </c>
       <c r="L6" s="7" t="s">
-        <v>111</v>
+        <v>345</v>
       </c>
       <c r="M6" s="7" t="s">
-        <v>728</v>
+        <v>770</v>
       </c>
       <c r="N6" s="7" t="s">
-        <v>729</v>
+        <v>771</v>
       </c>
       <c r="O6" s="7" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>1.2833</v>
+        <v>450</v>
+      </c>
+      <c r="P6" s="15">
+        <v>4.75</v>
       </c>
       <c r="Q6" s="9">
         <v>1.0</v>
       </c>
-      <c r="R6" s="16">
-[...6 lines deleted...]
-        <v>1.2833</v>
+      <c r="R6" s="15">
+        <v>4.75</v>
+      </c>
+      <c r="S6" s="15">
+        <v>4.75</v>
+      </c>
+      <c r="T6" s="15">
+        <v>4.75</v>
       </c>
       <c r="U6" s="9">
         <v>0</v>
       </c>
       <c r="V6" s="9">
         <v>0</v>
       </c>
       <c r="W6" s="9">
         <v>0</v>
       </c>
       <c r="X6" s="9">
         <v>0</v>
       </c>
       <c r="Y6" s="9">
         <v>0</v>
       </c>
       <c r="Z6" s="9">
         <v>0</v>
       </c>
-      <c r="AA6" s="16">
-[...11 lines deleted...]
-      <c r="AE6" s="16">
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="15">
         <v>0.0</v>
       </c>
       <c r="AF6" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG6" s="9">
         <v>0</v>
       </c>
       <c r="AH6" s="9">
         <v>0</v>
       </c>
       <c r="AI6" s="9">
         <v>0.0</v>
       </c>
       <c r="AJ6" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
       <c r="A7" s="5" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="4">
         <v>1</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="4" t="s">
-        <v>465</v>
+        <v>751</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>661</v>
+        <v>772</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>661</v>
+        <v>773</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>730</v>
+        <v>423</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>468</v>
+        <v>544</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>590</v>
+        <v>774</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>731</v>
+        <v>775</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>1.5167</v>
+        <v>427</v>
+      </c>
+      <c r="P7" s="16">
+        <v>9.0333</v>
       </c>
       <c r="Q7" s="6">
         <v>1.0</v>
       </c>
-      <c r="R7" s="11">
-[...6 lines deleted...]
-        <v>1.5167</v>
+      <c r="R7" s="16">
+        <v>9.0333</v>
+      </c>
+      <c r="S7" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T7" s="16">
+        <v>8.0</v>
       </c>
       <c r="U7" s="6">
         <v>0</v>
       </c>
       <c r="V7" s="6">
         <v>0</v>
       </c>
       <c r="W7" s="6">
         <v>0</v>
       </c>
       <c r="X7" s="6">
         <v>0</v>
       </c>
       <c r="Y7" s="6">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
         <v>0</v>
       </c>
-      <c r="AA7" s="11">
-[...11 lines deleted...]
-      <c r="AE7" s="11">
+      <c r="AA7" s="16">
+        <v>1.0333</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>1.0333</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AE7" s="16">
         <v>0.0</v>
       </c>
       <c r="AF7" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG7" s="6">
         <v>0</v>
       </c>
       <c r="AH7" s="6">
         <v>0</v>
       </c>
       <c r="AI7" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ7" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF9" s="4" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG9" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="I9" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
       <c r="A11" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="4" t="s">
-        <v>406</v>
+        <v>540</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>736</v>
+        <v>778</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>737</v>
+        <v>753</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>738</v>
+        <v>276</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>409</v>
+        <v>543</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>739</v>
+        <v>779</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>740</v>
+        <v>780</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>6.2667</v>
+        <v>235</v>
+      </c>
+      <c r="P11" s="16">
+        <v>4.5333</v>
       </c>
       <c r="Q11" s="6">
         <v>1.0</v>
       </c>
-      <c r="R11" s="11">
-[...6 lines deleted...]
-        <v>6.2667</v>
+      <c r="R11" s="16">
+        <v>4.5333</v>
+      </c>
+      <c r="S11" s="16">
+        <v>4.5333</v>
+      </c>
+      <c r="T11" s="16">
+        <v>4.5333</v>
       </c>
       <c r="U11" s="6">
         <v>0</v>
       </c>
       <c r="V11" s="6">
         <v>0</v>
       </c>
       <c r="W11" s="6">
         <v>0</v>
       </c>
       <c r="X11" s="6">
         <v>0</v>
       </c>
       <c r="Y11" s="6">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
         <v>0</v>
       </c>
-      <c r="AA11" s="11">
-[...11 lines deleted...]
-      <c r="AE11" s="11">
+      <c r="AA11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE11" s="16">
         <v>0.0</v>
       </c>
       <c r="AF11" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG11" s="6">
         <v>0</v>
       </c>
       <c r="AH11" s="6">
         <v>0</v>
       </c>
       <c r="AI11" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ11" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF12" s="7" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG12" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="7">
+        <v>1</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="M14" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="N14" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="O14" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="P14" s="15">
+        <v>6.0167</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R14" s="15">
+        <v>6.0167</v>
+      </c>
+      <c r="S14" s="15">
+        <v>6.0167</v>
+      </c>
+      <c r="T14" s="15">
+        <v>6.0167</v>
+      </c>
+      <c r="U14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>0</v>
+      </c>
+      <c r="W14" s="9">
+        <v>0</v>
+      </c>
+      <c r="X14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF15" s="4" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG15" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF16" s="7" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG16" s="9">
-[...8 lines deleted...]
-      <c r="AJ16" s="9">
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF17" s="4" t="s">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG17" s="6">
-[...8 lines deleted...]
-      <c r="AJ17" s="6">
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="4">
+        <v>1</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>785</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P3" s="16">
+        <v>7.5667</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R3" s="16">
+        <v>7.5667</v>
+      </c>
+      <c r="S3" s="16">
+        <v>7.5667</v>
+      </c>
+      <c r="T3" s="16">
+        <v>7.5667</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ3" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ6" s="14">
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="4">
+        <v>1</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="P7" s="16">
+        <v>5.8</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R7" s="16">
+        <v>5.8</v>
+      </c>
+      <c r="S7" s="16">
+        <v>5.8</v>
+      </c>
+      <c r="T7" s="16">
+        <v>5.8</v>
+      </c>
+      <c r="U7" s="6">
+        <v>0</v>
+      </c>
+      <c r="V7" s="6">
+        <v>0</v>
+      </c>
+      <c r="W7" s="6">
+        <v>0</v>
+      </c>
+      <c r="X7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AE7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...78 lines deleted...]
-        <v>0.0</v>
+      <c r="AG7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ7" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
       <c r="A9" s="5" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="4">
         <v>1</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="4" t="s">
-        <v>375</v>
+        <v>280</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>758</v>
+        <v>788</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>123</v>
+        <v>476</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>759</v>
+        <v>316</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>379</v>
+        <v>283</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>760</v>
+        <v>789</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>761</v>
+        <v>533</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>6.7167</v>
+        <v>307</v>
+      </c>
+      <c r="P9" s="16">
+        <v>5.85</v>
       </c>
       <c r="Q9" s="6">
         <v>1.0</v>
       </c>
-      <c r="R9" s="11">
-[...6 lines deleted...]
-        <v>6.7167</v>
+      <c r="R9" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="S9" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="T9" s="16">
+        <v>5.85</v>
       </c>
       <c r="U9" s="6">
         <v>0</v>
       </c>
       <c r="V9" s="6">
         <v>0</v>
       </c>
       <c r="W9" s="6">
         <v>0</v>
       </c>
       <c r="X9" s="6">
         <v>0</v>
       </c>
       <c r="Y9" s="6">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
-      <c r="AA9" s="11">
-[...11 lines deleted...]
-      <c r="AE9" s="11">
+      <c r="AA9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AE9" s="16">
         <v>0.0</v>
       </c>
       <c r="AF9" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG9" s="6">
         <v>0</v>
       </c>
       <c r="AH9" s="6">
         <v>0</v>
       </c>
       <c r="AI9" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ9" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12" t="s">
+        <v>757</v>
+      </c>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="7">
+        <v>1</v>
+      </c>
+      <c r="G12" s="9"/>
+      <c r="H12" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="O12" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="P12" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R12" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="S12" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="T12" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="U12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0</v>
+      </c>
+      <c r="W12" s="9">
+        <v>0</v>
+      </c>
+      <c r="X12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF13" s="4" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG13" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12" t="s">
+        <v>790</v>
+      </c>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="4">
+        <v>1</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="P15" s="16">
+        <v>8.0167</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R15" s="16">
+        <v>8.0167</v>
+      </c>
+      <c r="S15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="U15" s="6">
+        <v>0</v>
+      </c>
+      <c r="V15" s="6">
+        <v>0</v>
+      </c>
+      <c r="W15" s="6">
+        <v>0</v>
+      </c>
+      <c r="X15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ15" s="14">
+      <c r="AG15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF17" s="4" t="s">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG17" s="6">
-[...8 lines deleted...]
-      <c r="AJ17" s="6">
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="4">
+        <v>1</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="P3" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R3" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="S3" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="T3" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF4" s="7" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG4" s="9">
-[...8 lines deleted...]
-      <c r="AJ4" s="9">
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF5" s="4" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG5" s="6">
-[...8 lines deleted...]
-      <c r="AJ5" s="6">
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ6" s="14">
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
       <c r="A7" s="5" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="4">
         <v>1</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="4" t="s">
-        <v>663</v>
+        <v>799</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>786</v>
+        <v>664</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>547</v>
+        <v>800</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>787</v>
+        <v>801</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>769</v>
+        <v>802</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>788</v>
+        <v>803</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>659</v>
+        <v>804</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>6.05</v>
+        <v>805</v>
+      </c>
+      <c r="P7" s="16">
+        <v>7.0667</v>
       </c>
       <c r="Q7" s="6">
         <v>1.0</v>
       </c>
-      <c r="R7" s="11">
-[...6 lines deleted...]
-        <v>6.05</v>
+      <c r="R7" s="16">
+        <v>7.0667</v>
+      </c>
+      <c r="S7" s="16">
+        <v>7.0667</v>
+      </c>
+      <c r="T7" s="16">
+        <v>7.0667</v>
       </c>
       <c r="U7" s="6">
         <v>0</v>
       </c>
       <c r="V7" s="6">
         <v>0</v>
       </c>
       <c r="W7" s="6">
         <v>0</v>
       </c>
       <c r="X7" s="6">
         <v>0</v>
       </c>
       <c r="Y7" s="6">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
         <v>0</v>
       </c>
-      <c r="AA7" s="11">
-[...11 lines deleted...]
-      <c r="AE7" s="11">
+      <c r="AA7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="16">
         <v>0.0</v>
       </c>
       <c r="AF7" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG7" s="6">
         <v>0</v>
       </c>
       <c r="AH7" s="6">
         <v>0</v>
       </c>
       <c r="AI7" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ7" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="7">
+        <v>1</v>
+      </c>
+      <c r="G8" s="9"/>
+      <c r="H8" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>806</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>808</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>810</v>
+      </c>
+      <c r="O8" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="P8" s="15">
+        <v>6.2833</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R8" s="15">
+        <v>6.2833</v>
+      </c>
+      <c r="S8" s="15">
+        <v>6.2833</v>
+      </c>
+      <c r="T8" s="15">
+        <v>6.2833</v>
+      </c>
+      <c r="U8" s="9">
+        <v>0</v>
+      </c>
+      <c r="V8" s="9">
+        <v>0</v>
+      </c>
+      <c r="W8" s="9">
+        <v>0</v>
+      </c>
+      <c r="X8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ9" s="14">
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
       <c r="A10" s="8" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="7">
         <v>1</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="7" t="s">
-        <v>789</v>
+        <v>811</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>790</v>
+        <v>812</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>791</v>
+        <v>132</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>155</v>
+        <v>388</v>
       </c>
       <c r="L10" s="7" t="s">
-        <v>792</v>
+        <v>602</v>
       </c>
       <c r="M10" s="7" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="N10" s="7" t="s">
-        <v>794</v>
+        <v>814</v>
       </c>
       <c r="O10" s="7" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>7.75</v>
+        <v>294</v>
+      </c>
+      <c r="P10" s="15">
+        <v>6.1</v>
       </c>
       <c r="Q10" s="9">
         <v>1.0</v>
       </c>
-      <c r="R10" s="16">
-[...6 lines deleted...]
-        <v>7.75</v>
+      <c r="R10" s="15">
+        <v>6.1</v>
+      </c>
+      <c r="S10" s="15">
+        <v>6.1</v>
+      </c>
+      <c r="T10" s="15">
+        <v>6.1</v>
       </c>
       <c r="U10" s="9">
         <v>0</v>
       </c>
       <c r="V10" s="9">
         <v>0</v>
       </c>
       <c r="W10" s="9">
         <v>0</v>
       </c>
       <c r="X10" s="9">
         <v>0</v>
       </c>
       <c r="Y10" s="9">
         <v>0</v>
       </c>
       <c r="Z10" s="9">
         <v>0</v>
       </c>
-      <c r="AA10" s="16">
-[...11 lines deleted...]
-      <c r="AE10" s="16">
+      <c r="AA10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="15">
         <v>0.0</v>
       </c>
       <c r="AF10" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG10" s="9">
         <v>0</v>
       </c>
       <c r="AH10" s="9">
         <v>0</v>
       </c>
       <c r="AI10" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ10" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...73 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ12" s="14">
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
       <c r="A14" s="8" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="7" t="s">
-        <v>795</v>
+        <v>474</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>796</v>
+        <v>815</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>774</v>
+        <v>816</v>
       </c>
       <c r="K14" s="7" t="s">
-        <v>797</v>
+        <v>754</v>
       </c>
       <c r="L14" s="7" t="s">
-        <v>798</v>
+        <v>477</v>
       </c>
       <c r="M14" s="7" t="s">
-        <v>799</v>
+        <v>306</v>
       </c>
       <c r="N14" s="7" t="s">
-        <v>800</v>
+        <v>817</v>
       </c>
       <c r="O14" s="7" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>6.6167</v>
+        <v>235</v>
+      </c>
+      <c r="P14" s="15">
+        <v>6.5833</v>
       </c>
       <c r="Q14" s="9">
         <v>1.0</v>
       </c>
-      <c r="R14" s="16">
-[...6 lines deleted...]
-        <v>6.6167</v>
+      <c r="R14" s="15">
+        <v>6.5833</v>
+      </c>
+      <c r="S14" s="15">
+        <v>6.5833</v>
+      </c>
+      <c r="T14" s="15">
+        <v>6.5833</v>
       </c>
       <c r="U14" s="9">
         <v>0</v>
       </c>
       <c r="V14" s="9">
         <v>0</v>
       </c>
       <c r="W14" s="9">
         <v>0</v>
       </c>
       <c r="X14" s="9">
         <v>0</v>
       </c>
       <c r="Y14" s="9">
         <v>0</v>
       </c>
       <c r="Z14" s="9">
         <v>0</v>
       </c>
-      <c r="AA14" s="16">
-[...5 lines deleted...]
-      <c r="AC14" s="16">
+      <c r="AA14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="15">
         <v>2.5</v>
       </c>
-      <c r="AD14" s="16">
+      <c r="AD14" s="15">
         <v>2.5</v>
       </c>
-      <c r="AE14" s="16">
+      <c r="AE14" s="15">
         <v>0.0</v>
       </c>
       <c r="AF14" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG14" s="9">
         <v>0</v>
       </c>
       <c r="AH14" s="9">
         <v>0</v>
       </c>
       <c r="AI14" s="9">
         <v>50.0</v>
       </c>
       <c r="AJ14" s="9">
         <v>50.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
       <c r="A15" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="4" t="s">
-        <v>801</v>
+        <v>818</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>667</v>
+        <v>820</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>264</v>
+        <v>503</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>803</v>
+        <v>821</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>804</v>
+        <v>822</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>805</v>
+        <v>823</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>4.9667</v>
+        <v>483</v>
+      </c>
+      <c r="P15" s="16">
+        <v>17.8333</v>
       </c>
       <c r="Q15" s="6">
         <v>1.0</v>
       </c>
-      <c r="R15" s="11">
-[...6 lines deleted...]
-        <v>4.9667</v>
+      <c r="R15" s="16">
+        <v>17.8333</v>
+      </c>
+      <c r="S15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T15" s="16">
+        <v>8.0</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
       <c r="V15" s="6">
         <v>0</v>
       </c>
       <c r="W15" s="6">
         <v>0</v>
       </c>
       <c r="X15" s="6">
         <v>0</v>
       </c>
       <c r="Y15" s="6">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
         <v>0</v>
       </c>
-      <c r="AA15" s="11">
-[...11 lines deleted...]
-      <c r="AE15" s="11">
+      <c r="AA15" s="16">
+        <v>9.8333</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>9.8333</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AE15" s="16">
         <v>0.0</v>
       </c>
       <c r="AF15" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG15" s="6">
         <v>0</v>
       </c>
       <c r="AH15" s="6">
         <v>0</v>
       </c>
       <c r="AI15" s="6">
         <v>50.0</v>
       </c>
       <c r="AJ15" s="6">
         <v>50.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12" t="s">
+        <v>824</v>
+      </c>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="13" t="s">
+      <c r="A17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="4">
+        <v>1</v>
+      </c>
+      <c r="G17" s="6"/>
+      <c r="H17" s="4" t="s">
+        <v>825</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="C17" s="13" t="s">
+      <c r="L17" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="P17" s="16">
+        <v>7.3833</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R17" s="16">
+        <v>7.3833</v>
+      </c>
+      <c r="S17" s="16">
+        <v>7.3833</v>
+      </c>
+      <c r="T17" s="16">
+        <v>7.3833</v>
+      </c>
+      <c r="U17" s="6">
+        <v>0</v>
+      </c>
+      <c r="V17" s="6">
+        <v>0</v>
+      </c>
+      <c r="W17" s="6">
+        <v>0</v>
+      </c>
+      <c r="X17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="6">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ16"/>
+  <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ16" sqref="AJ16"/>
+      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="4">
+        <v>1</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="4" t="s">
+        <v>827</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>830</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="P5" s="16">
+        <v>6.9833</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R5" s="16">
+        <v>6.9833</v>
+      </c>
+      <c r="S5" s="16">
+        <v>6.9833</v>
+      </c>
+      <c r="T5" s="16">
+        <v>6.9833</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AE5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ5" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ6" s="14">
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="4">
+        <v>1</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>831</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>833</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>834</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="P9" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R9" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="S9" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="T9" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="U9" s="6">
+        <v>0</v>
+      </c>
+      <c r="V9" s="6">
+        <v>0</v>
+      </c>
+      <c r="W9" s="6">
+        <v>0</v>
+      </c>
+      <c r="X9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AE9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="7">
+        <v>1</v>
+      </c>
+      <c r="G12" s="9"/>
+      <c r="H12" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>838</v>
+      </c>
+      <c r="O12" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="P12" s="15">
+        <v>5.5833</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R12" s="15">
+        <v>5.5833</v>
+      </c>
+      <c r="S12" s="15">
+        <v>5.5833</v>
+      </c>
+      <c r="T12" s="15">
+        <v>5.5833</v>
+      </c>
+      <c r="U12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0</v>
+      </c>
+      <c r="W12" s="9">
+        <v>0</v>
+      </c>
+      <c r="X12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ15" s="14">
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="7">
+        <v>1</v>
+      </c>
+      <c r="G16" s="9"/>
+      <c r="H16" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="M16" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="N16" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="O16" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="P16" s="15">
+        <v>5.55</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R16" s="15">
+        <v>5.55</v>
+      </c>
+      <c r="S16" s="15">
+        <v>5.55</v>
+      </c>
+      <c r="T16" s="15">
+        <v>5.55</v>
+      </c>
+      <c r="U16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0</v>
+      </c>
+      <c r="W16" s="9">
+        <v>0</v>
+      </c>
+      <c r="X16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...59 lines deleted...]
-      <c r="AF16" s="13" t="s">
+      <c r="AG16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" customHeight="1" ht="14">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG16" s="14">
-[...8 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ17"/>
+  <dimension ref="A1:AJ16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
+      <selection pane="bottomRight" activeCell="AJ16" sqref="AJ16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF5" s="4" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG5" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ6" s="14">
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF9" s="4" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG9" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF12" s="7" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG12" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ15" s="14">
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF16" s="7" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG16" s="9">
-[...19 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ16"/>
+  <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ16" sqref="AJ16"/>
+      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12" t="s">
+        <v>842</v>
+      </c>
+      <c r="I3" s="12" t="s">
+        <v>843</v>
+      </c>
+      <c r="J3" s="12" t="s">
+        <v>843</v>
+      </c>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
       <c r="A4" s="8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="7">
         <v>1</v>
       </c>
       <c r="G4" s="9"/>
       <c r="H4" s="7" t="s">
-        <v>822</v>
+        <v>844</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>539</v>
+        <v>845</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>209</v>
+        <v>846</v>
       </c>
       <c r="K4" s="7" t="s">
-        <v>664</v>
+        <v>847</v>
       </c>
       <c r="L4" s="7" t="s">
-        <v>823</v>
+        <v>848</v>
       </c>
       <c r="M4" s="7" t="s">
-        <v>541</v>
+        <v>849</v>
       </c>
       <c r="N4" s="7" t="s">
-        <v>213</v>
+        <v>850</v>
       </c>
       <c r="O4" s="7" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>6.05</v>
+        <v>307</v>
+      </c>
+      <c r="P4" s="15">
+        <v>4.8</v>
       </c>
       <c r="Q4" s="9">
         <v>1.0</v>
       </c>
-      <c r="R4" s="16">
-[...6 lines deleted...]
-        <v>6.05</v>
+      <c r="R4" s="15">
+        <v>4.8</v>
+      </c>
+      <c r="S4" s="15">
+        <v>4.8</v>
+      </c>
+      <c r="T4" s="15">
+        <v>4.8</v>
       </c>
       <c r="U4" s="9">
         <v>0</v>
       </c>
       <c r="V4" s="9">
         <v>0</v>
       </c>
       <c r="W4" s="9">
         <v>0</v>
       </c>
       <c r="X4" s="9">
         <v>0</v>
       </c>
       <c r="Y4" s="9">
         <v>0</v>
       </c>
       <c r="Z4" s="9">
         <v>0</v>
       </c>
-      <c r="AA4" s="16">
-[...11 lines deleted...]
-      <c r="AE4" s="16">
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AE4" s="15">
         <v>0.0</v>
       </c>
       <c r="AF4" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG4" s="9">
         <v>0</v>
       </c>
       <c r="AH4" s="9">
         <v>0</v>
       </c>
       <c r="AI4" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ4" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
       <c r="A6" s="8" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="7">
         <v>1</v>
       </c>
       <c r="G6" s="9"/>
       <c r="H6" s="7" t="s">
-        <v>723</v>
+        <v>851</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>824</v>
+        <v>800</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>825</v>
+        <v>407</v>
       </c>
       <c r="K6" s="7" t="s">
-        <v>826</v>
+        <v>852</v>
       </c>
       <c r="L6" s="7" t="s">
-        <v>724</v>
+        <v>853</v>
       </c>
       <c r="M6" s="7" t="s">
-        <v>827</v>
+        <v>854</v>
       </c>
       <c r="N6" s="7" t="s">
-        <v>828</v>
+        <v>855</v>
       </c>
       <c r="O6" s="7" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>6.5333</v>
+        <v>333</v>
+      </c>
+      <c r="P6" s="15">
+        <v>5.85</v>
       </c>
       <c r="Q6" s="9">
         <v>1.0</v>
       </c>
-      <c r="R6" s="16">
-[...6 lines deleted...]
-        <v>6.5333</v>
+      <c r="R6" s="15">
+        <v>5.85</v>
+      </c>
+      <c r="S6" s="15">
+        <v>5.85</v>
+      </c>
+      <c r="T6" s="15">
+        <v>5.85</v>
       </c>
       <c r="U6" s="9">
         <v>0</v>
       </c>
       <c r="V6" s="9">
         <v>0</v>
       </c>
       <c r="W6" s="9">
         <v>0</v>
       </c>
       <c r="X6" s="9">
         <v>0</v>
       </c>
       <c r="Y6" s="9">
         <v>0</v>
       </c>
       <c r="Z6" s="9">
         <v>0</v>
       </c>
-      <c r="AA6" s="16">
-[...11 lines deleted...]
-      <c r="AE6" s="16">
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="15">
         <v>0.0</v>
       </c>
       <c r="AF6" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG6" s="9">
         <v>0</v>
       </c>
       <c r="AH6" s="9">
         <v>0</v>
       </c>
       <c r="AI6" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ6" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
       <c r="A8" s="8" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="9"/>
       <c r="H8" s="7" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>829</v>
+        <v>856</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>579</v>
+        <v>716</v>
       </c>
       <c r="K8" s="7" t="s">
-        <v>585</v>
+        <v>857</v>
       </c>
       <c r="L8" s="7" t="s">
-        <v>199</v>
+        <v>730</v>
       </c>
       <c r="M8" s="7" t="s">
-        <v>830</v>
+        <v>858</v>
       </c>
       <c r="N8" s="7" t="s">
-        <v>831</v>
+        <v>789</v>
       </c>
       <c r="O8" s="7" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>7.25</v>
+        <v>235</v>
+      </c>
+      <c r="P8" s="15">
+        <v>6.5667</v>
       </c>
       <c r="Q8" s="9">
         <v>1.0</v>
       </c>
-      <c r="R8" s="16">
-[...6 lines deleted...]
-        <v>7.25</v>
+      <c r="R8" s="15">
+        <v>6.5667</v>
+      </c>
+      <c r="S8" s="15">
+        <v>6.5667</v>
+      </c>
+      <c r="T8" s="15">
+        <v>6.5667</v>
       </c>
       <c r="U8" s="9">
         <v>0</v>
       </c>
       <c r="V8" s="9">
         <v>0</v>
       </c>
       <c r="W8" s="9">
         <v>0</v>
       </c>
       <c r="X8" s="9">
         <v>0</v>
       </c>
       <c r="Y8" s="9">
         <v>0</v>
       </c>
       <c r="Z8" s="9">
         <v>0</v>
       </c>
-      <c r="AA8" s="16">
-[...11 lines deleted...]
-      <c r="AE8" s="16">
+      <c r="AA8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE8" s="15">
         <v>0.0</v>
       </c>
       <c r="AF8" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG8" s="9">
         <v>0</v>
       </c>
       <c r="AH8" s="9">
         <v>0</v>
       </c>
       <c r="AI8" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ8" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="4">
+        <v>1</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="P9" s="16">
+        <v>15.4667</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R9" s="16">
+        <v>15.4667</v>
+      </c>
+      <c r="S9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="U9" s="6">
+        <v>0</v>
+      </c>
+      <c r="V9" s="6">
+        <v>0</v>
+      </c>
+      <c r="W9" s="6">
+        <v>0</v>
+      </c>
+      <c r="X9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>7.4667</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>7.4667</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AE9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF10" s="7" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG10" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12" t="s">
+        <v>695</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>695</v>
+      </c>
+      <c r="J10" s="12" t="s">
+        <v>862</v>
+      </c>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
       <c r="A11" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="4" t="s">
-        <v>585</v>
+        <v>280</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>822</v>
+        <v>763</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>833</v>
+        <v>308</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>834</v>
+        <v>379</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>589</v>
+        <v>283</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>823</v>
+        <v>549</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>835</v>
+        <v>297</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>17.6667</v>
+        <v>235</v>
+      </c>
+      <c r="P11" s="16">
+        <v>5.6</v>
       </c>
       <c r="Q11" s="6">
         <v>1.0</v>
       </c>
-      <c r="R11" s="11">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="R11" s="16">
+        <v>5.6</v>
+      </c>
+      <c r="S11" s="16">
+        <v>5.6</v>
+      </c>
+      <c r="T11" s="16">
+        <v>5.6</v>
       </c>
       <c r="U11" s="6">
         <v>0</v>
       </c>
       <c r="V11" s="6">
         <v>0</v>
       </c>
       <c r="W11" s="6">
         <v>0</v>
       </c>
       <c r="X11" s="6">
         <v>0</v>
       </c>
       <c r="Y11" s="6">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
         <v>0</v>
       </c>
-      <c r="AA11" s="11">
-[...11 lines deleted...]
-      <c r="AE11" s="11">
+      <c r="AA11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE11" s="16">
         <v>0.0</v>
       </c>
       <c r="AF11" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG11" s="6">
         <v>0</v>
       </c>
       <c r="AH11" s="6">
         <v>0</v>
       </c>
       <c r="AI11" s="6">
         <v>50.0</v>
       </c>
       <c r="AJ11" s="6">
         <v>50.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...73 lines deleted...]
-      <c r="AJ12" s="14">
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="7">
+        <v>1</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>864</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="M14" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="N14" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="O14" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="P14" s="15">
+        <v>8.5333</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R14" s="15">
+        <v>8.5333</v>
+      </c>
+      <c r="S14" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="T14" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="U14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>0</v>
+      </c>
+      <c r="W14" s="9">
+        <v>0</v>
+      </c>
+      <c r="X14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>0.5333</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>0.5333</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>0.0333</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>0.0333</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
       <c r="A15" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="4">
         <v>1</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="4" t="s">
-        <v>121</v>
+        <v>368</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>425</v>
+        <v>286</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>837</v>
+        <v>867</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>838</v>
+        <v>246</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>125</v>
+        <v>370</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>429</v>
+        <v>289</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>430</v>
+        <v>371</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>9.2833</v>
+        <v>235</v>
+      </c>
+      <c r="P15" s="16">
+        <v>7.9833</v>
       </c>
       <c r="Q15" s="6">
         <v>1.0</v>
       </c>
-      <c r="R15" s="11">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="R15" s="16">
+        <v>7.9833</v>
+      </c>
+      <c r="S15" s="16">
+        <v>7.9833</v>
+      </c>
+      <c r="T15" s="16">
+        <v>7.9833</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
       <c r="V15" s="6">
         <v>0</v>
       </c>
       <c r="W15" s="6">
         <v>0</v>
       </c>
       <c r="X15" s="6">
         <v>0</v>
       </c>
       <c r="Y15" s="6">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
         <v>0</v>
       </c>
-      <c r="AA15" s="11">
-[...11 lines deleted...]
-      <c r="AE15" s="11">
+      <c r="AA15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE15" s="16">
         <v>0.0</v>
       </c>
       <c r="AF15" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG15" s="6">
         <v>0</v>
       </c>
       <c r="AH15" s="6">
         <v>0</v>
       </c>
       <c r="AI15" s="6">
         <v>50.0</v>
       </c>
       <c r="AJ15" s="6">
         <v>50.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...59 lines deleted...]
-      <c r="AF16" s="13" t="s">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" customHeight="1" ht="14">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG16" s="14">
-[...8 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12" t="s">
+        <v>868</v>
+      </c>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF3" s="4" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG3" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ6" s="14">
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF7" s="4" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG7" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12" t="s">
+        <v>637</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>344</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>773</v>
+      </c>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
       <c r="A9" s="5" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="4">
         <v>1</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="4" t="s">
-        <v>248</v>
+        <v>619</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>842</v>
+        <v>869</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>154</v>
+        <v>457</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>433</v>
+        <v>870</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>252</v>
+        <v>623</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>240</v>
+        <v>871</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>320</v>
+        <v>872</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>5.85</v>
+        <v>740</v>
+      </c>
+      <c r="P9" s="16">
+        <v>6.7167</v>
       </c>
       <c r="Q9" s="6">
         <v>1.0</v>
       </c>
-      <c r="R9" s="11">
-[...6 lines deleted...]
-        <v>5.85</v>
+      <c r="R9" s="16">
+        <v>6.7167</v>
+      </c>
+      <c r="S9" s="16">
+        <v>6.7167</v>
+      </c>
+      <c r="T9" s="16">
+        <v>6.7167</v>
       </c>
       <c r="U9" s="6">
         <v>0</v>
       </c>
       <c r="V9" s="6">
         <v>0</v>
       </c>
       <c r="W9" s="6">
         <v>0</v>
       </c>
       <c r="X9" s="6">
         <v>0</v>
       </c>
       <c r="Y9" s="6">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
         <v>0</v>
       </c>
-      <c r="AA9" s="11">
-[...11 lines deleted...]
-      <c r="AE9" s="11">
+      <c r="AA9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="16">
         <v>0.0</v>
       </c>
       <c r="AF9" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG9" s="6">
         <v>0</v>
       </c>
       <c r="AH9" s="6">
         <v>0</v>
       </c>
       <c r="AI9" s="6">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ9" s="6">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...73 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF12" s="7" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG12" s="9">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="4" t="s">
+        <v>873</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>875</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>877</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P13" s="16">
+        <v>5.6333</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R13" s="16">
+        <v>5.6333</v>
+      </c>
+      <c r="S13" s="16">
+        <v>5.6333</v>
+      </c>
+      <c r="T13" s="16">
+        <v>5.6333</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>0</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...74 lines deleted...]
-        <v>0.0</v>
+      <c r="AG13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF15" s="4" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG15" s="6">
-[...8 lines deleted...]
-      <c r="AJ15" s="6">
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="A17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="4">
+        <v>1</v>
+      </c>
+      <c r="G17" s="6"/>
+      <c r="H17" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>878</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>880</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>881</v>
+      </c>
+      <c r="P17" s="16">
+        <v>2.05</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R17" s="16">
+        <v>2.05</v>
+      </c>
+      <c r="S17" s="16">
+        <v>2.05</v>
+      </c>
+      <c r="T17" s="16">
+        <v>2.05</v>
+      </c>
+      <c r="U17" s="6">
+        <v>0</v>
+      </c>
+      <c r="V17" s="6">
+        <v>0</v>
+      </c>
+      <c r="W17" s="6">
+        <v>0</v>
+      </c>
+      <c r="X17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="6">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="7">
+        <v>1</v>
+      </c>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="N4" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="O4" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="P4" s="15">
+        <v>6.1833</v>
+      </c>
+      <c r="Q4" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R4" s="15">
+        <v>6.1833</v>
+      </c>
+      <c r="S4" s="15">
+        <v>6.1833</v>
+      </c>
+      <c r="T4" s="15">
+        <v>6.1833</v>
+      </c>
+      <c r="U4" s="9">
+        <v>0</v>
+      </c>
+      <c r="V4" s="9">
+        <v>0</v>
+      </c>
+      <c r="W4" s="9">
+        <v>0</v>
+      </c>
+      <c r="X4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="4">
+        <v>1</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="P5" s="16">
+        <v>7.2333</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R5" s="16">
+        <v>7.2333</v>
+      </c>
+      <c r="S5" s="16">
+        <v>7.2333</v>
+      </c>
+      <c r="T5" s="16">
+        <v>7.2333</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF6" s="7" t="s">
+      <c r="A6" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG6" s="9">
-[...8 lines deleted...]
-      <c r="AJ6" s="9">
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U6" s="13">
+        <v>0</v>
+      </c>
+      <c r="V6" s="13">
+        <v>0</v>
+      </c>
+      <c r="W6" s="13">
+        <v>0</v>
+      </c>
+      <c r="X6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
       <c r="A7" s="5" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="4">
         <v>1</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="4" t="s">
-        <v>192</v>
+        <v>220</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>194</v>
+        <v>222</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>195</v>
+        <v>223</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>196</v>
+        <v>224</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>197</v>
+        <v>225</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>9.0333</v>
+        <v>227</v>
+      </c>
+      <c r="P7" s="16">
+        <v>6.05</v>
       </c>
       <c r="Q7" s="6">
         <v>1.0</v>
       </c>
-      <c r="R7" s="11">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="R7" s="16">
+        <v>6.05</v>
+      </c>
+      <c r="S7" s="16">
+        <v>6.05</v>
+      </c>
+      <c r="T7" s="16">
+        <v>6.05</v>
       </c>
       <c r="U7" s="6">
         <v>0</v>
       </c>
       <c r="V7" s="6">
         <v>0</v>
       </c>
       <c r="W7" s="6">
         <v>0</v>
       </c>
       <c r="X7" s="6">
         <v>0</v>
       </c>
       <c r="Y7" s="6">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
         <v>0</v>
       </c>
-      <c r="AA7" s="11">
-[...11 lines deleted...]
-      <c r="AE7" s="11">
+      <c r="AA7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="16">
         <v>0.0</v>
       </c>
       <c r="AF7" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG7" s="6">
         <v>0</v>
       </c>
       <c r="AH7" s="6">
         <v>0</v>
       </c>
       <c r="AI7" s="6">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ7" s="6">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...75 lines deleted...]
-      <c r="AJ9" s="14">
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="7">
+        <v>1</v>
+      </c>
+      <c r="G10" s="9"/>
+      <c r="H10" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="M10" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="N10" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="O10" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="P10" s="15">
+        <v>7.75</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>7.75</v>
+      </c>
+      <c r="S10" s="15">
+        <v>7.75</v>
+      </c>
+      <c r="T10" s="15">
+        <v>7.75</v>
+      </c>
+      <c r="U10" s="9">
+        <v>0</v>
+      </c>
+      <c r="V10" s="9">
+        <v>0</v>
+      </c>
+      <c r="W10" s="9">
+        <v>0</v>
+      </c>
+      <c r="X10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF11" s="4" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG11" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ12" s="14">
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
       <c r="A14" s="8" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="7" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="K14" s="7" t="s">
-        <v>212</v>
+        <v>239</v>
       </c>
       <c r="L14" s="7" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="M14" s="7" t="s">
-        <v>214</v>
+        <v>241</v>
       </c>
       <c r="N14" s="7" t="s">
-        <v>215</v>
+        <v>242</v>
       </c>
       <c r="O14" s="7" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>6.0167</v>
+        <v>235</v>
+      </c>
+      <c r="P14" s="15">
+        <v>6.6167</v>
       </c>
       <c r="Q14" s="9">
         <v>1.0</v>
       </c>
-      <c r="R14" s="16">
-[...6 lines deleted...]
-        <v>6.0167</v>
+      <c r="R14" s="15">
+        <v>6.6167</v>
+      </c>
+      <c r="S14" s="15">
+        <v>6.6167</v>
+      </c>
+      <c r="T14" s="15">
+        <v>6.6167</v>
       </c>
       <c r="U14" s="9">
         <v>0</v>
       </c>
       <c r="V14" s="9">
         <v>0</v>
       </c>
       <c r="W14" s="9">
         <v>0</v>
       </c>
       <c r="X14" s="9">
         <v>0</v>
       </c>
       <c r="Y14" s="9">
         <v>0</v>
       </c>
       <c r="Z14" s="9">
         <v>0</v>
       </c>
-      <c r="AA14" s="16">
-[...11 lines deleted...]
-      <c r="AE14" s="16">
+      <c r="AA14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE14" s="15">
         <v>0.0</v>
       </c>
       <c r="AF14" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG14" s="9">
         <v>0</v>
       </c>
       <c r="AH14" s="9">
         <v>0</v>
       </c>
       <c r="AI14" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ14" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="4">
+        <v>1</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P15" s="16">
+        <v>4.9667</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R15" s="16">
+        <v>4.9667</v>
+      </c>
+      <c r="S15" s="16">
+        <v>4.9667</v>
+      </c>
+      <c r="T15" s="16">
+        <v>4.9667</v>
+      </c>
+      <c r="U15" s="6">
+        <v>0</v>
+      </c>
+      <c r="V15" s="6">
+        <v>0</v>
+      </c>
+      <c r="W15" s="6">
+        <v>0</v>
+      </c>
+      <c r="X15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
       <c r="A4" s="8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="7">
         <v>1</v>
       </c>
       <c r="G4" s="9"/>
       <c r="H4" s="7" t="s">
-        <v>219</v>
+        <v>252</v>
       </c>
       <c r="I4" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="J4" s="7" t="s">
         <v>220</v>
       </c>
-      <c r="J4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" s="7" t="s">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="L4" s="7" t="s">
-        <v>223</v>
+        <v>255</v>
       </c>
       <c r="M4" s="7" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="N4" s="7" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="O4" s="7" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>4.8</v>
+        <v>258</v>
+      </c>
+      <c r="P4" s="15">
+        <v>6.0333</v>
       </c>
       <c r="Q4" s="9">
         <v>1.0</v>
       </c>
-      <c r="R4" s="16">
-[...6 lines deleted...]
-        <v>4.8</v>
+      <c r="R4" s="15">
+        <v>6.0333</v>
+      </c>
+      <c r="S4" s="15">
+        <v>6.0333</v>
+      </c>
+      <c r="T4" s="15">
+        <v>6.0333</v>
       </c>
       <c r="U4" s="9">
         <v>0</v>
       </c>
       <c r="V4" s="9">
         <v>0</v>
       </c>
       <c r="W4" s="9">
         <v>0</v>
       </c>
       <c r="X4" s="9">
         <v>0</v>
       </c>
       <c r="Y4" s="9">
         <v>0</v>
       </c>
       <c r="Z4" s="9">
         <v>0</v>
       </c>
-      <c r="AA4" s="16">
-[...11 lines deleted...]
-      <c r="AE4" s="16">
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>0.0333</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>0.0333</v>
+      </c>
+      <c r="AE4" s="15">
         <v>0.0</v>
       </c>
       <c r="AF4" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG4" s="9">
         <v>0</v>
       </c>
       <c r="AH4" s="9">
         <v>0</v>
       </c>
       <c r="AI4" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ4" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
       <c r="A6" s="8" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="7">
         <v>1</v>
       </c>
       <c r="G6" s="9"/>
       <c r="H6" s="7" t="s">
-        <v>226</v>
+        <v>259</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>227</v>
+        <v>260</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>228</v>
+        <v>261</v>
       </c>
       <c r="K6" s="7" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="L6" s="7" t="s">
-        <v>230</v>
+        <v>262</v>
       </c>
       <c r="M6" s="7" t="s">
-        <v>231</v>
+        <v>263</v>
       </c>
       <c r="N6" s="7" t="s">
-        <v>232</v>
+        <v>264</v>
       </c>
       <c r="O6" s="7" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>5.85</v>
+        <v>265</v>
+      </c>
+      <c r="P6" s="15">
+        <v>2.0333</v>
       </c>
       <c r="Q6" s="9">
         <v>1.0</v>
       </c>
-      <c r="R6" s="16">
-[...6 lines deleted...]
-        <v>5.85</v>
+      <c r="R6" s="15">
+        <v>2.0333</v>
+      </c>
+      <c r="S6" s="15">
+        <v>2.0333</v>
+      </c>
+      <c r="T6" s="15">
+        <v>2.0333</v>
       </c>
       <c r="U6" s="9">
         <v>0</v>
       </c>
       <c r="V6" s="9">
         <v>0</v>
       </c>
       <c r="W6" s="9">
         <v>0</v>
       </c>
       <c r="X6" s="9">
         <v>0</v>
       </c>
       <c r="Y6" s="9">
         <v>0</v>
       </c>
       <c r="Z6" s="9">
         <v>0</v>
       </c>
-      <c r="AA6" s="16">
-[...11 lines deleted...]
-      <c r="AE6" s="16">
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="15">
         <v>0.0</v>
       </c>
       <c r="AF6" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG6" s="9">
         <v>0</v>
       </c>
       <c r="AH6" s="9">
         <v>0</v>
       </c>
       <c r="AI6" s="9">
         <v>0.0</v>
       </c>
       <c r="AJ6" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
       <c r="A8" s="8" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="9"/>
       <c r="H8" s="7" t="s">
-        <v>234</v>
+        <v>266</v>
       </c>
       <c r="I8" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="O8" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="J8" s="7" t="s">
-[...18 lines deleted...]
-        <v>6.5667</v>
+      <c r="P8" s="15">
+        <v>5.4833</v>
       </c>
       <c r="Q8" s="9">
         <v>1.0</v>
       </c>
-      <c r="R8" s="16">
-[...6 lines deleted...]
-        <v>6.5667</v>
+      <c r="R8" s="15">
+        <v>5.4833</v>
+      </c>
+      <c r="S8" s="15">
+        <v>5.4833</v>
+      </c>
+      <c r="T8" s="15">
+        <v>5.4833</v>
       </c>
       <c r="U8" s="9">
         <v>0</v>
       </c>
       <c r="V8" s="9">
         <v>0</v>
       </c>
       <c r="W8" s="9">
         <v>0</v>
       </c>
       <c r="X8" s="9">
         <v>0</v>
       </c>
       <c r="Y8" s="9">
         <v>0</v>
       </c>
       <c r="Z8" s="9">
         <v>0</v>
       </c>
-      <c r="AA8" s="16">
-[...5 lines deleted...]
-      <c r="AC8" s="16">
+      <c r="AA8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="15">
         <v>2.5</v>
       </c>
-      <c r="AD8" s="16">
+      <c r="AD8" s="15">
         <v>2.5</v>
       </c>
-      <c r="AE8" s="16">
+      <c r="AE8" s="15">
         <v>0.0</v>
       </c>
       <c r="AF8" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG8" s="9">
         <v>0</v>
       </c>
       <c r="AH8" s="9">
         <v>0</v>
       </c>
       <c r="AI8" s="9">
         <v>50.0</v>
       </c>
       <c r="AJ8" s="9">
         <v>50.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF9" s="4" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG9" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
       <c r="A11" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="4" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>252</v>
+        <v>277</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>5.6</v>
+        <v>235</v>
+      </c>
+      <c r="P11" s="16">
+        <v>5.5167</v>
       </c>
       <c r="Q11" s="6">
         <v>1.0</v>
       </c>
-      <c r="R11" s="11">
-[...6 lines deleted...]
-        <v>5.6</v>
+      <c r="R11" s="16">
+        <v>5.5167</v>
+      </c>
+      <c r="S11" s="16">
+        <v>5.5167</v>
+      </c>
+      <c r="T11" s="16">
+        <v>5.5167</v>
       </c>
       <c r="U11" s="6">
         <v>0</v>
       </c>
       <c r="V11" s="6">
         <v>0</v>
       </c>
       <c r="W11" s="6">
         <v>0</v>
       </c>
       <c r="X11" s="6">
         <v>0</v>
       </c>
       <c r="Y11" s="6">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
         <v>0</v>
       </c>
-      <c r="AA11" s="11">
-[...5 lines deleted...]
-      <c r="AC11" s="11">
+      <c r="AA11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="16">
         <v>2.5</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="16">
         <v>2.5</v>
       </c>
-      <c r="AE11" s="11">
+      <c r="AE11" s="16">
         <v>0.0</v>
       </c>
       <c r="AF11" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG11" s="6">
         <v>0</v>
       </c>
       <c r="AH11" s="6">
         <v>0</v>
       </c>
       <c r="AI11" s="6">
         <v>50.0</v>
       </c>
       <c r="AJ11" s="6">
         <v>50.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="7">
+        <v>1</v>
+      </c>
+      <c r="G12" s="9"/>
+      <c r="H12" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="O12" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="P12" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R12" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="S12" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="T12" s="15">
+        <v>5.6</v>
+      </c>
+      <c r="U12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0</v>
+      </c>
+      <c r="W12" s="9">
+        <v>0</v>
+      </c>
+      <c r="X12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P13" s="16">
+        <v>5.2833</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R13" s="16">
+        <v>5.2833</v>
+      </c>
+      <c r="S13" s="16">
+        <v>5.2833</v>
+      </c>
+      <c r="T13" s="16">
+        <v>5.2833</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>0</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
       <c r="A14" s="8" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="7">
         <v>1</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="7" t="s">
-        <v>121</v>
+        <v>291</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>255</v>
+        <v>292</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>256</v>
+        <v>293</v>
       </c>
       <c r="K14" s="7" t="s">
-        <v>257</v>
+        <v>293</v>
       </c>
       <c r="L14" s="7" t="s">
-        <v>125</v>
+        <v>294</v>
       </c>
       <c r="M14" s="7" t="s">
-        <v>258</v>
+        <v>295</v>
       </c>
       <c r="N14" s="7" t="s">
-        <v>259</v>
+        <v>296</v>
       </c>
       <c r="O14" s="7" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>8.5333</v>
+        <v>297</v>
+      </c>
+      <c r="P14" s="15">
+        <v>1.75</v>
       </c>
       <c r="Q14" s="9">
         <v>1.0</v>
       </c>
-      <c r="R14" s="16">
-[...6 lines deleted...]
-        <v>8.0</v>
+      <c r="R14" s="15">
+        <v>1.75</v>
+      </c>
+      <c r="S14" s="15">
+        <v>1.75</v>
+      </c>
+      <c r="T14" s="15">
+        <v>1.75</v>
       </c>
       <c r="U14" s="9">
         <v>0</v>
       </c>
       <c r="V14" s="9">
         <v>0</v>
       </c>
       <c r="W14" s="9">
         <v>0</v>
       </c>
       <c r="X14" s="9">
         <v>0</v>
       </c>
       <c r="Y14" s="9">
         <v>0</v>
       </c>
       <c r="Z14" s="9">
         <v>0</v>
       </c>
-      <c r="AA14" s="16">
-[...11 lines deleted...]
-      <c r="AE14" s="16">
+      <c r="AA14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="15">
         <v>0.0</v>
       </c>
       <c r="AF14" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG14" s="9">
         <v>0</v>
       </c>
       <c r="AH14" s="9">
         <v>0</v>
       </c>
       <c r="AI14" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ14" s="9">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF15" s="4" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG15" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...73 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="A17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="4">
+        <v>1</v>
+      </c>
+      <c r="G17" s="6"/>
+      <c r="H17" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="P17" s="16">
+        <v>1.5167</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R17" s="16">
+        <v>1.5167</v>
+      </c>
+      <c r="S17" s="16">
+        <v>1.5167</v>
+      </c>
+      <c r="T17" s="16">
+        <v>1.5167</v>
+      </c>
+      <c r="U17" s="6">
+        <v>0</v>
+      </c>
+      <c r="V17" s="6">
+        <v>0</v>
+      </c>
+      <c r="W17" s="6">
+        <v>0</v>
+      </c>
+      <c r="X17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="14"/>
-[...73 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="6">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
       <c r="A3" s="5" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="4">
         <v>1</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="4" t="s">
-        <v>270</v>
+        <v>301</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>271</v>
+        <v>302</v>
       </c>
       <c r="J3" s="4" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>273</v>
+        <v>303</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>274</v>
+        <v>304</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>169</v>
+        <v>305</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>275</v>
+        <v>306</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>6.4</v>
+        <v>307</v>
+      </c>
+      <c r="P3" s="16">
+        <v>6.7667</v>
       </c>
       <c r="Q3" s="6">
         <v>1.0</v>
       </c>
-      <c r="R3" s="11">
-[...6 lines deleted...]
-        <v>6.4</v>
+      <c r="R3" s="16">
+        <v>6.7667</v>
+      </c>
+      <c r="S3" s="16">
+        <v>6.7667</v>
+      </c>
+      <c r="T3" s="16">
+        <v>6.7667</v>
       </c>
       <c r="U3" s="6">
         <v>0</v>
       </c>
       <c r="V3" s="6">
         <v>0</v>
       </c>
       <c r="W3" s="6">
         <v>0</v>
       </c>
       <c r="X3" s="6">
         <v>0</v>
       </c>
       <c r="Y3" s="6">
         <v>0</v>
       </c>
       <c r="Z3" s="6">
         <v>0</v>
       </c>
-      <c r="AA3" s="11">
-[...11 lines deleted...]
-      <c r="AE3" s="11">
+      <c r="AA3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AE3" s="16">
         <v>0.0</v>
       </c>
       <c r="AF3" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG3" s="6">
         <v>0</v>
       </c>
       <c r="AH3" s="6">
         <v>0</v>
       </c>
       <c r="AI3" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ3" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
       <c r="A4" s="8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="7">
         <v>1</v>
       </c>
       <c r="G4" s="9"/>
       <c r="H4" s="7" t="s">
-        <v>182</v>
+        <v>273</v>
       </c>
       <c r="I4" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="L4" s="7" t="s">
         <v>277</v>
       </c>
-      <c r="J4" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M4" s="7" t="s">
-        <v>281</v>
+        <v>311</v>
       </c>
       <c r="N4" s="7" t="s">
-        <v>282</v>
+        <v>312</v>
       </c>
       <c r="O4" s="7" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="P4" s="16">
+        <v>307</v>
+      </c>
+      <c r="P4" s="15">
         <v>5.7667</v>
       </c>
       <c r="Q4" s="9">
         <v>1.0</v>
       </c>
-      <c r="R4" s="16">
+      <c r="R4" s="15">
         <v>5.7667</v>
       </c>
-      <c r="S4" s="16">
+      <c r="S4" s="15">
         <v>5.7667</v>
       </c>
-      <c r="T4" s="16">
+      <c r="T4" s="15">
         <v>5.7667</v>
       </c>
       <c r="U4" s="9">
         <v>0</v>
       </c>
       <c r="V4" s="9">
         <v>0</v>
       </c>
       <c r="W4" s="9">
         <v>0</v>
       </c>
       <c r="X4" s="9">
         <v>0</v>
       </c>
       <c r="Y4" s="9">
         <v>0</v>
       </c>
       <c r="Z4" s="9">
         <v>0</v>
       </c>
-      <c r="AA4" s="16">
-[...5 lines deleted...]
-      <c r="AC4" s="16">
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
         <v>2.75</v>
       </c>
-      <c r="AD4" s="16">
+      <c r="AD4" s="15">
         <v>2.75</v>
       </c>
-      <c r="AE4" s="16">
+      <c r="AE4" s="15">
         <v>0.0</v>
       </c>
       <c r="AF4" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG4" s="9">
         <v>0</v>
       </c>
       <c r="AH4" s="9">
         <v>0</v>
       </c>
       <c r="AI4" s="9">
         <v>50.0</v>
       </c>
       <c r="AJ4" s="9">
         <v>50.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF5" s="4" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG5" s="6">
-[...9 lines deleted...]
-        <v>50.0</v>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="7">
+        <v>1</v>
+      </c>
+      <c r="G6" s="9"/>
+      <c r="H6" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="O6" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="P6" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R6" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="S6" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="T6" s="15">
+        <v>7.8</v>
+      </c>
+      <c r="U6" s="9">
+        <v>0</v>
+      </c>
+      <c r="V6" s="9">
+        <v>0</v>
+      </c>
+      <c r="W6" s="9">
+        <v>0</v>
+      </c>
+      <c r="X6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AE6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ6" s="9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ9" s="14">
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="8" t="s">
-[...20 lines deleted...]
-      <c r="J10" s="7" t="s">
+      <c r="A10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="12" t="s">
         <v>165</v>
       </c>
-      <c r="K10" s="7" t="s">
-[...62 lines deleted...]
-      <c r="AF10" s="7" t="s">
+      <c r="C10" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG10" s="9">
-[...8 lines deleted...]
-      <c r="AJ10" s="9">
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U10" s="13">
+        <v>0</v>
+      </c>
+      <c r="V10" s="13">
+        <v>0</v>
+      </c>
+      <c r="W10" s="13">
+        <v>0</v>
+      </c>
+      <c r="X10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
       <c r="A11" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="4" t="s">
-        <v>195</v>
+        <v>319</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>132</v>
+        <v>320</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>294</v>
+        <v>321</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>199</v>
+        <v>322</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>6.5</v>
+        <v>325</v>
+      </c>
+      <c r="P11" s="16">
+        <v>1.1</v>
       </c>
       <c r="Q11" s="6">
         <v>1.0</v>
       </c>
-      <c r="R11" s="11">
-[...6 lines deleted...]
-        <v>6.5</v>
+      <c r="R11" s="16">
+        <v>1.1</v>
+      </c>
+      <c r="S11" s="16">
+        <v>1.1</v>
+      </c>
+      <c r="T11" s="16">
+        <v>1.1</v>
       </c>
       <c r="U11" s="6">
         <v>0</v>
       </c>
       <c r="V11" s="6">
         <v>0</v>
       </c>
       <c r="W11" s="6">
         <v>0</v>
       </c>
       <c r="X11" s="6">
         <v>0</v>
       </c>
       <c r="Y11" s="6">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
         <v>0</v>
       </c>
-      <c r="AA11" s="11">
-[...11 lines deleted...]
-      <c r="AE11" s="11">
+      <c r="AA11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="16">
         <v>0.0</v>
       </c>
       <c r="AF11" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG11" s="6">
         <v>0</v>
       </c>
       <c r="AH11" s="6">
         <v>0</v>
       </c>
       <c r="AI11" s="6">
         <v>0.0</v>
       </c>
       <c r="AJ11" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
       <c r="A12" s="8" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="7">
         <v>1</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="7" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>299</v>
+        <v>328</v>
       </c>
       <c r="K12" s="7" t="s">
-        <v>188</v>
+        <v>329</v>
       </c>
       <c r="L12" s="7" t="s">
-        <v>300</v>
+        <v>330</v>
       </c>
       <c r="M12" s="7" t="s">
-        <v>301</v>
+        <v>331</v>
       </c>
       <c r="N12" s="7" t="s">
-        <v>302</v>
+        <v>332</v>
       </c>
       <c r="O12" s="7" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>6.7333</v>
+        <v>333</v>
+      </c>
+      <c r="P12" s="15">
+        <v>7.0333</v>
       </c>
       <c r="Q12" s="9">
         <v>1.0</v>
       </c>
-      <c r="R12" s="16">
-[...6 lines deleted...]
-        <v>6.7333</v>
+      <c r="R12" s="15">
+        <v>7.0333</v>
+      </c>
+      <c r="S12" s="15">
+        <v>7.0333</v>
+      </c>
+      <c r="T12" s="15">
+        <v>7.0333</v>
       </c>
       <c r="U12" s="9">
         <v>0</v>
       </c>
       <c r="V12" s="9">
         <v>0</v>
       </c>
       <c r="W12" s="9">
         <v>0</v>
       </c>
       <c r="X12" s="9">
         <v>0</v>
       </c>
       <c r="Y12" s="9">
         <v>0</v>
       </c>
       <c r="Z12" s="9">
         <v>0</v>
       </c>
-      <c r="AA12" s="16">
-[...11 lines deleted...]
-      <c r="AE12" s="16">
+      <c r="AA12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="15">
         <v>0.0</v>
       </c>
       <c r="AF12" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG12" s="9">
         <v>0</v>
       </c>
       <c r="AH12" s="9">
         <v>0</v>
       </c>
       <c r="AI12" s="9">
         <v>0.0</v>
       </c>
       <c r="AJ12" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="P13" s="16">
+        <v>6.8167</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R13" s="16">
+        <v>6.8167</v>
+      </c>
+      <c r="S13" s="16">
+        <v>6.8167</v>
+      </c>
+      <c r="T13" s="16">
+        <v>6.8167</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>0</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>1.25</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>1.25</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...75 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ15" s="14">
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:36" customHeight="1" ht="14">
-      <c r="A17" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF17" s="4" t="s">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG17" s="6">
-[...8 lines deleted...]
-      <c r="AJ17" s="6">
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>344</v>
+      </c>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ17"/>
+  <dimension ref="A1:AO17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
+      <selection pane="bottomRight" activeCell="AO17" sqref="AO17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:36">
-[...4 lines deleted...]
-        <v>81</v>
+    <row r="1" spans="1:41">
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
       </c>
     </row>
-    <row r="2" spans="1:36" customHeight="1" ht="36">
+    <row r="2" spans="1:41" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="D2" s="10"/>
+        <v>87</v>
+      </c>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10" t="s">
+        <v>88</v>
+      </c>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="W2" s="10" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="Z2" s="10" t="s">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="AD2" s="10" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="AI2" s="10" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>107</v>
+      </c>
+      <c r="AK2" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL2" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM2" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN2" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO2" s="10" t="s">
+        <v>112</v>
       </c>
     </row>
-    <row r="3" spans="1:36" customHeight="1" ht="14">
-[...6 lines deleted...]
-      <c r="C3" s="13" t="s">
+    <row r="3" spans="1:41" customHeight="1" ht="14">
+      <c r="A3" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="N3" s="16">
+        <v>8.2167</v>
+      </c>
+      <c r="O3" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="P3" s="16">
+        <v>8.2167</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>8.0</v>
+      </c>
+      <c r="R3" s="6">
+        <v>8.0</v>
+      </c>
+      <c r="S3" s="6">
+        <v>0</v>
+      </c>
+      <c r="T3" s="6">
+        <v>0</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="16">
+        <v>0.2167</v>
+      </c>
+      <c r="Z3" s="16">
+        <v>0.2167</v>
+      </c>
+      <c r="AA3" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AF3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG3" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="16">
+        <v>6.5333</v>
+      </c>
+      <c r="AI3" s="16">
+        <v>16.25</v>
+      </c>
+      <c r="AJ3" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AK3" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AL3" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AM3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AN3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AO3" s="6">
+        <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:36" customHeight="1" ht="14">
+    <row r="4" spans="1:41" customHeight="1" ht="14">
       <c r="A4" s="8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      <c r="F4" s="7">
+        <v>121</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="N4" s="15">
+        <v>8.2667</v>
+      </c>
+      <c r="O4" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="P4" s="15">
+        <v>8.2667</v>
+      </c>
+      <c r="Q4" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="R4" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="S4" s="9">
+        <v>0</v>
+      </c>
+      <c r="T4" s="9">
+        <v>0</v>
+      </c>
+      <c r="U4" s="9">
+        <v>0</v>
+      </c>
+      <c r="V4" s="9">
+        <v>0</v>
+      </c>
+      <c r="W4" s="9">
+        <v>0</v>
+      </c>
+      <c r="X4" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="15">
+        <v>0.2667</v>
+      </c>
+      <c r="Z4" s="15">
+        <v>0.2667</v>
+      </c>
+      <c r="AA4" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG4" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="15">
+        <v>6.4833</v>
+      </c>
+      <c r="AI4" s="15">
+        <v>16.25</v>
+      </c>
+      <c r="AJ4" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AK4" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AL4" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AM4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="9">
+        <v>0</v>
+      </c>
+      <c r="AO4" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:41" customHeight="1" ht="14">
+      <c r="A5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="N5" s="16">
+        <v>8.5</v>
+      </c>
+      <c r="O5" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="P5" s="16">
+        <v>8.5</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>8.0</v>
+      </c>
+      <c r="R5" s="6">
+        <v>8.0</v>
+      </c>
+      <c r="S5" s="6">
+        <v>0</v>
+      </c>
+      <c r="T5" s="6">
+        <v>0</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="Z5" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="AA5" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG5" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="AI5" s="16">
+        <v>17.0</v>
+      </c>
+      <c r="AJ5" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AK5" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AL5" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AM5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AO5" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:41" customHeight="1" ht="14">
+      <c r="A6" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="O6" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="P6" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Q6" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="R6" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="S6" s="19">
+        <v>0</v>
+      </c>
+      <c r="T6" s="19">
+        <v>0</v>
+      </c>
+      <c r="U6" s="19">
+        <v>0</v>
+      </c>
+      <c r="V6" s="19">
+        <v>0</v>
+      </c>
+      <c r="W6" s="19">
+        <v>0</v>
+      </c>
+      <c r="X6" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Z6" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AA6" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF6" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="18">
         <v>1</v>
       </c>
-      <c r="G4" s="9"/>
-[...18 lines deleted...]
-      <c r="N4" s="7" t="s">
+      <c r="AH6" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AI6" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AK6" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AL6" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AM6" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:41" customHeight="1" ht="14">
+      <c r="A7" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="O7" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="R7" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="S7" s="19">
+        <v>0</v>
+      </c>
+      <c r="T7" s="19">
+        <v>0</v>
+      </c>
+      <c r="U7" s="19">
+        <v>0</v>
+      </c>
+      <c r="V7" s="19">
+        <v>0</v>
+      </c>
+      <c r="W7" s="19">
+        <v>0</v>
+      </c>
+      <c r="X7" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Z7" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AA7" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF7" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="18">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AI7" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AK7" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AL7" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AM7" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO7" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:41" customHeight="1" ht="14">
+      <c r="A8" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="N8" s="15">
+        <v>7.9833</v>
+      </c>
+      <c r="O8" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="P8" s="15">
+        <v>7.9833</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="R8" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="S8" s="9">
+        <v>0</v>
+      </c>
+      <c r="T8" s="9">
+        <v>0</v>
+      </c>
+      <c r="U8" s="9">
+        <v>0</v>
+      </c>
+      <c r="V8" s="9">
+        <v>0</v>
+      </c>
+      <c r="W8" s="9">
+        <v>0</v>
+      </c>
+      <c r="X8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="Z8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AA8" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AC8" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="15">
+        <v>6.5167</v>
+      </c>
+      <c r="AI8" s="15">
+        <v>16.5</v>
+      </c>
+      <c r="AJ8" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AK8" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AL8" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:41" customHeight="1" ht="14">
+      <c r="A9" s="17" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="O9" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="P9" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="R9" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="S9" s="19">
+        <v>0</v>
+      </c>
+      <c r="T9" s="19">
+        <v>0</v>
+      </c>
+      <c r="U9" s="19">
+        <v>0</v>
+      </c>
+      <c r="V9" s="19">
+        <v>0</v>
+      </c>
+      <c r="W9" s="19">
+        <v>0</v>
+      </c>
+      <c r="X9" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Z9" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AA9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="18">
+        <v>1</v>
+      </c>
+      <c r="AH9" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AI9" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AK9" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AL9" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AM9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:41" customHeight="1" ht="14">
+      <c r="A10" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="M10" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="N10" s="15">
+        <v>7.1</v>
+      </c>
+      <c r="O10" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="P10" s="15">
+        <v>7.1</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>7.0</v>
+      </c>
+      <c r="R10" s="9">
+        <v>7.0</v>
+      </c>
+      <c r="S10" s="9">
+        <v>0</v>
+      </c>
+      <c r="T10" s="9">
+        <v>0</v>
+      </c>
+      <c r="U10" s="9">
+        <v>0</v>
+      </c>
+      <c r="V10" s="9">
+        <v>0</v>
+      </c>
+      <c r="W10" s="9">
+        <v>0</v>
+      </c>
+      <c r="X10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AA10" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="15">
+        <v>7.4</v>
+      </c>
+      <c r="AI10" s="15">
+        <v>16.5</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AL10" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41" customHeight="1" ht="14">
+      <c r="A11" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="G11" s="4" t="s">
         <v>314</v>
       </c>
-      <c r="O4" s="7" t="s">
-[...5 lines deleted...]
-      <c r="Q4" s="9">
+      <c r="H11" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="N11" s="16">
+        <v>8.0333</v>
+      </c>
+      <c r="O11" s="6">
         <v>1.0</v>
       </c>
-      <c r="R4" s="16">
-[...54 lines deleted...]
-        <v>0.0</v>
+      <c r="P11" s="16">
+        <v>8.0333</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>8.0</v>
+      </c>
+      <c r="R11" s="6">
+        <v>8.0</v>
+      </c>
+      <c r="S11" s="6">
+        <v>0</v>
+      </c>
+      <c r="T11" s="6">
+        <v>0</v>
+      </c>
+      <c r="U11" s="6">
+        <v>0</v>
+      </c>
+      <c r="V11" s="6">
+        <v>0</v>
+      </c>
+      <c r="W11" s="6">
+        <v>0</v>
+      </c>
+      <c r="X11" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="16">
+        <v>0.0333</v>
+      </c>
+      <c r="Z11" s="16">
+        <v>0.0333</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="16">
+        <v>6.4667</v>
+      </c>
+      <c r="AI11" s="16">
+        <v>16.5</v>
+      </c>
+      <c r="AJ11" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AK11" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AL11" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AM11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="6">
+        <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:36" customHeight="1" ht="14">
-[...11 lines deleted...]
-      <c r="F5" s="4">
+    <row r="12" spans="1:41" customHeight="1" ht="14">
+      <c r="A12" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="N12" s="15">
+        <v>8.05</v>
+      </c>
+      <c r="O12" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="P12" s="15">
+        <v>8.05</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="R12" s="9">
+        <v>8.0</v>
+      </c>
+      <c r="S12" s="9">
+        <v>0</v>
+      </c>
+      <c r="T12" s="9">
+        <v>0</v>
+      </c>
+      <c r="U12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0</v>
+      </c>
+      <c r="W12" s="9">
+        <v>0</v>
+      </c>
+      <c r="X12" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="Z12" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="15">
+        <v>6.45</v>
+      </c>
+      <c r="AI12" s="15">
+        <v>17.5</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AK12" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AL12" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:41" customHeight="1" ht="14">
+      <c r="A13" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="P13" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="R13" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="S13" s="19">
+        <v>0</v>
+      </c>
+      <c r="T13" s="19">
+        <v>0</v>
+      </c>
+      <c r="U13" s="19">
+        <v>0</v>
+      </c>
+      <c r="V13" s="19">
+        <v>0</v>
+      </c>
+      <c r="W13" s="19">
+        <v>0</v>
+      </c>
+      <c r="X13" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Z13" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="18">
         <v>1</v>
       </c>
-      <c r="G5" s="6"/>
-[...27 lines deleted...]
-      <c r="Q5" s="6">
+      <c r="AH13" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AI13" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AK13" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AL13" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AM13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41" customHeight="1" ht="14">
+      <c r="A14" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="O14" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="P14" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="R14" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="S14" s="19">
+        <v>0</v>
+      </c>
+      <c r="T14" s="19">
+        <v>0</v>
+      </c>
+      <c r="U14" s="19">
+        <v>0</v>
+      </c>
+      <c r="V14" s="19">
+        <v>0</v>
+      </c>
+      <c r="W14" s="19">
+        <v>0</v>
+      </c>
+      <c r="X14" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Z14" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF14" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="18">
+        <v>1</v>
+      </c>
+      <c r="AH14" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AI14" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AK14" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AL14" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AM14" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41" customHeight="1" ht="14">
+      <c r="A15" s="17" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="O15" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="P15" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="R15" s="19">
+        <v>8.0</v>
+      </c>
+      <c r="S15" s="19">
+        <v>0</v>
+      </c>
+      <c r="T15" s="19">
+        <v>0</v>
+      </c>
+      <c r="U15" s="19">
+        <v>0</v>
+      </c>
+      <c r="V15" s="19">
+        <v>0</v>
+      </c>
+      <c r="W15" s="19">
+        <v>0</v>
+      </c>
+      <c r="X15" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="Z15" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AA15" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="18">
+        <v>1</v>
+      </c>
+      <c r="AH15" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AI15" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AK15" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AL15" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AM15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41" customHeight="1" ht="14">
+      <c r="A16" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="M16" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="N16" s="15">
+        <v>1.5167</v>
+      </c>
+      <c r="O16" s="9">
         <v>1.0</v>
       </c>
-      <c r="R5" s="11">
-[...54 lines deleted...]
-        <v>50.0</v>
+      <c r="P16" s="15">
+        <v>1.5167</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="R16" s="9">
+        <v>2.0</v>
+      </c>
+      <c r="S16" s="9">
+        <v>0</v>
+      </c>
+      <c r="T16" s="9">
+        <v>0</v>
+      </c>
+      <c r="U16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0</v>
+      </c>
+      <c r="W16" s="9">
+        <v>0</v>
+      </c>
+      <c r="X16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="Z16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AA16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="15">
+        <v>6.4833</v>
+      </c>
+      <c r="AI16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AK16" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AL16" s="9">
+        <v>75.0</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="9">
+        <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:36" customHeight="1" ht="14">
-[...6 lines deleted...]
-      <c r="C6" s="13" t="s">
+    <row r="17" spans="1:41" customHeight="1" ht="14">
+      <c r="A17" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="N17" s="16">
+        <v>1.4833</v>
+      </c>
+      <c r="O17" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="P17" s="16">
+        <v>1.4833</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R17" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="S17" s="6">
+        <v>0</v>
+      </c>
+      <c r="T17" s="6">
+        <v>0</v>
+      </c>
+      <c r="U17" s="6">
+        <v>0</v>
+      </c>
+      <c r="V17" s="6">
+        <v>0</v>
+      </c>
+      <c r="W17" s="6">
+        <v>0</v>
+      </c>
+      <c r="X17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="Z17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AA17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...1114 lines deleted...]
-        <v>0.0</v>
+      <c r="AF17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="16">
+        <v>6.5167</v>
+      </c>
+      <c r="AI17" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AL17" s="6">
+        <v>75.0</v>
+      </c>
+      <c r="AM17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="6">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="H1:K1"/>
-    <mergeCell ref="L1:O1"/>
+    <mergeCell ref="F1:I1"/>
+    <mergeCell ref="J1:M1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
       <selection pane="bottomRight" activeCell="AJ16" sqref="AJ16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="4">
+        <v>1</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="P3" s="16">
+        <v>5.5167</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R3" s="16">
+        <v>5.5167</v>
+      </c>
+      <c r="S3" s="16">
+        <v>5.5167</v>
+      </c>
+      <c r="T3" s="16">
+        <v>5.5167</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ3" s="14">
+      <c r="AG3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="J4" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
-      <c r="A6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="A6" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="7">
+        <v>1</v>
+      </c>
+      <c r="G6" s="9"/>
+      <c r="H6" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="O6" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="P6" s="15">
+        <v>5.1667</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R6" s="15">
+        <v>5.1667</v>
+      </c>
+      <c r="S6" s="15">
+        <v>5.1667</v>
+      </c>
+      <c r="T6" s="15">
+        <v>5.1667</v>
+      </c>
+      <c r="U6" s="9">
+        <v>0</v>
+      </c>
+      <c r="V6" s="9">
+        <v>0</v>
+      </c>
+      <c r="W6" s="9">
+        <v>0</v>
+      </c>
+      <c r="X6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D6" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ6" s="14">
+      <c r="AG6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="13" t="s">
+      <c r="A7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="4">
+        <v>1</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="P7" s="16">
+        <v>6.6667</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R7" s="16">
+        <v>6.6667</v>
+      </c>
+      <c r="S7" s="16">
+        <v>6.6667</v>
+      </c>
+      <c r="T7" s="16">
+        <v>6.6667</v>
+      </c>
+      <c r="U7" s="6">
+        <v>0</v>
+      </c>
+      <c r="V7" s="6">
+        <v>0</v>
+      </c>
+      <c r="W7" s="6">
+        <v>0</v>
+      </c>
+      <c r="X7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D7" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ7" s="14">
+      <c r="AG7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="4">
+        <v>1</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="P9" s="16">
+        <v>7.0333</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R9" s="16">
+        <v>7.0333</v>
+      </c>
+      <c r="S9" s="16">
+        <v>7.0333</v>
+      </c>
+      <c r="T9" s="16">
+        <v>7.0333</v>
+      </c>
+      <c r="U9" s="6">
+        <v>0</v>
+      </c>
+      <c r="V9" s="6">
+        <v>0</v>
+      </c>
+      <c r="W9" s="6">
+        <v>0</v>
+      </c>
+      <c r="X9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ9" s="14">
+      <c r="AG9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
-      <c r="A10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="13" t="s">
+      <c r="A10" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="7">
+        <v>1</v>
+      </c>
+      <c r="G10" s="9"/>
+      <c r="H10" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="M10" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="N10" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="O10" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="P10" s="15">
+        <v>6.25</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>6.25</v>
+      </c>
+      <c r="S10" s="15">
+        <v>6.25</v>
+      </c>
+      <c r="T10" s="15">
+        <v>6.25</v>
+      </c>
+      <c r="U10" s="9">
+        <v>0</v>
+      </c>
+      <c r="V10" s="9">
+        <v>0</v>
+      </c>
+      <c r="W10" s="9">
+        <v>0</v>
+      </c>
+      <c r="X10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ10" s="14">
+      <c r="AG10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
-      <c r="A11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="13" t="s">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D11" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ11" s="14">
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="13" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D12" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ12" s="14">
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="13" t="s">
+      <c r="A13" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="P13" s="16">
+        <v>7.4333</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R13" s="16">
+        <v>7.4333</v>
+      </c>
+      <c r="S13" s="16">
+        <v>7.4333</v>
+      </c>
+      <c r="T13" s="16">
+        <v>7.4333</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>0</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ13" s="14">
+      <c r="AG13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D14" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ14" s="14">
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="4">
+        <v>1</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="P15" s="16">
+        <v>7.0167</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R15" s="16">
+        <v>7.0167</v>
+      </c>
+      <c r="S15" s="16">
+        <v>7.0167</v>
+      </c>
+      <c r="T15" s="16">
+        <v>7.0167</v>
+      </c>
+      <c r="U15" s="6">
+        <v>0</v>
+      </c>
+      <c r="V15" s="6">
+        <v>0</v>
+      </c>
+      <c r="W15" s="6">
+        <v>0</v>
+      </c>
+      <c r="X15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>0.0167</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ15" s="14">
+      <c r="AG15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="7">
+        <v>1</v>
+      </c>
+      <c r="G16" s="9"/>
+      <c r="H16" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="M16" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="N16" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="O16" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="P16" s="15">
+        <v>5.7667</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R16" s="15">
+        <v>5.7667</v>
+      </c>
+      <c r="S16" s="15">
+        <v>5.7667</v>
+      </c>
+      <c r="T16" s="15">
+        <v>5.7667</v>
+      </c>
+      <c r="U16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0</v>
+      </c>
+      <c r="W16" s="9">
+        <v>0</v>
+      </c>
+      <c r="X16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ16" s="14">
+      <c r="AG16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="9">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ5"/>
+  <dimension ref="A1:AJ17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ5" sqref="AJ5"/>
+      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="4">
+        <v>1</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="P3" s="16">
+        <v>5.7833</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R3" s="16">
+        <v>5.7833</v>
+      </c>
+      <c r="S3" s="16">
+        <v>5.7833</v>
+      </c>
+      <c r="T3" s="16">
+        <v>5.7833</v>
+      </c>
+      <c r="U3" s="6">
+        <v>0</v>
+      </c>
+      <c r="V3" s="6">
+        <v>0</v>
+      </c>
+      <c r="W3" s="6">
+        <v>0</v>
+      </c>
+      <c r="X3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AD3" s="16">
+        <v>2.75</v>
+      </c>
+      <c r="AE3" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="14"/>
-[...78 lines deleted...]
-        <v>0.0</v>
+      <c r="AG3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ3" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
-      <c r="A4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U4" s="13">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF4" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D4" s="14"/>
-[...77 lines deleted...]
-      <c r="AJ4" s="14">
+      <c r="AG4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="4">
+        <v>1</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="P5" s="16">
+        <v>7.5333</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R5" s="16">
+        <v>7.5333</v>
+      </c>
+      <c r="S5" s="16">
+        <v>7.5333</v>
+      </c>
+      <c r="T5" s="16">
+        <v>7.5333</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="16">
+        <v>0.0333</v>
+      </c>
+      <c r="AD5" s="16">
+        <v>0.0333</v>
+      </c>
+      <c r="AE5" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="14"/>
-[...59 lines deleted...]
-      <c r="AF5" s="13" t="s">
+      <c r="AG5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" customHeight="1" ht="14">
+      <c r="A6" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="7">
+        <v>1</v>
+      </c>
+      <c r="G6" s="9"/>
+      <c r="H6" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="O6" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="P6" s="15">
+        <v>1.8</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R6" s="15">
+        <v>1.8</v>
+      </c>
+      <c r="S6" s="15">
+        <v>1.8</v>
+      </c>
+      <c r="T6" s="15">
+        <v>1.8</v>
+      </c>
+      <c r="U6" s="9">
+        <v>0</v>
+      </c>
+      <c r="V6" s="9">
+        <v>0</v>
+      </c>
+      <c r="W6" s="9">
+        <v>0</v>
+      </c>
+      <c r="X6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6" s="9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36" customHeight="1" ht="14">
+      <c r="A7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="4">
+        <v>1</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="P7" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R7" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="S7" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="T7" s="16">
+        <v>5.85</v>
+      </c>
+      <c r="U7" s="6">
+        <v>0</v>
+      </c>
+      <c r="V7" s="6">
+        <v>0</v>
+      </c>
+      <c r="W7" s="6">
+        <v>0</v>
+      </c>
+      <c r="X7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" customHeight="1" ht="14">
+      <c r="A8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG5" s="14">
-[...8 lines deleted...]
-      <c r="AJ5" s="14">
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U8" s="13">
+        <v>0</v>
+      </c>
+      <c r="V8" s="13">
+        <v>0</v>
+      </c>
+      <c r="W8" s="13">
+        <v>0</v>
+      </c>
+      <c r="X8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" customHeight="1" ht="14">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" customHeight="1" ht="14">
+      <c r="A10" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="7">
+        <v>1</v>
+      </c>
+      <c r="G10" s="9"/>
+      <c r="H10" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="M10" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="N10" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="O10" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="P10" s="15">
+        <v>6.5833</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>6.5833</v>
+      </c>
+      <c r="S10" s="15">
+        <v>6.5833</v>
+      </c>
+      <c r="T10" s="15">
+        <v>6.5833</v>
+      </c>
+      <c r="U10" s="9">
+        <v>0</v>
+      </c>
+      <c r="V10" s="9">
+        <v>0</v>
+      </c>
+      <c r="W10" s="9">
+        <v>0</v>
+      </c>
+      <c r="X10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF10" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>50.0</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" customHeight="1" ht="14">
+      <c r="A11" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U11" s="13">
+        <v>0</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF11" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11" s="13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" customHeight="1" ht="14">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" customHeight="1" ht="14">
+      <c r="A13" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="4">
+        <v>1</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="P13" s="16">
+        <v>2.2</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R13" s="16">
+        <v>2.2</v>
+      </c>
+      <c r="S13" s="16">
+        <v>2.2</v>
+      </c>
+      <c r="T13" s="16">
+        <v>2.2</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0</v>
+      </c>
+      <c r="W13" s="6">
+        <v>0</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" customHeight="1" ht="14">
+      <c r="A14" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="7">
+        <v>1</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="M14" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="N14" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="O14" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="P14" s="15">
+        <v>7.3167</v>
+      </c>
+      <c r="Q14" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R14" s="15">
+        <v>7.3167</v>
+      </c>
+      <c r="S14" s="15">
+        <v>7.3167</v>
+      </c>
+      <c r="T14" s="15">
+        <v>7.3167</v>
+      </c>
+      <c r="U14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>0</v>
+      </c>
+      <c r="W14" s="9">
+        <v>0</v>
+      </c>
+      <c r="X14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>0.0667</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>0.0667</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" customHeight="1" ht="14">
+      <c r="A15" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15" s="13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" customHeight="1" ht="14">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" customHeight="1" ht="14">
+      <c r="A17" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>490</v>
+      </c>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U17" s="13">
+        <v>0</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF17" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ17" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ17"/>
+  <dimension ref="A1:AJ16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="D3"/>
-      <selection pane="bottomRight" activeCell="AJ17" sqref="AJ17"/>
+      <selection pane="bottomRight" activeCell="AJ16" sqref="AJ16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="H1" t="s">
-        <v>80</v>
+        <v>192</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:36" customHeight="1" ht="36">
       <c r="A2" s="10"/>
       <c r="B2" s="10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>87</v>
+        <v>197</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>88</v>
+        <v>198</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="R2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="T2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>93</v>
+        <v>200</v>
       </c>
       <c r="W2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X2" s="10" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="Y2" s="10" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="Z2" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AA2" s="10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AB2" s="10" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="AC2" s="10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AD2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AE2" s="10" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AF2" s="10" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AG2" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AH2" s="10" t="s">
-        <v>102</v>
+        <v>203</v>
       </c>
       <c r="AI2" s="10" t="s">
         <v>46</v>
       </c>
       <c r="AJ2" s="10" t="s">
-        <v>103</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:36" customHeight="1" ht="14">
-      <c r="A3" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF3" s="4" t="s">
+      <c r="A3" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C3" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG3" s="6">
-[...8 lines deleted...]
-      <c r="AJ3" s="6">
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+      <c r="N3" s="12"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U3" s="13">
+        <v>0</v>
+      </c>
+      <c r="V3" s="13">
+        <v>0</v>
+      </c>
+      <c r="W3" s="13">
+        <v>0</v>
+      </c>
+      <c r="X3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF3" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ3" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:36" customHeight="1" ht="14">
       <c r="A4" s="8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="7">
         <v>1</v>
       </c>
       <c r="G4" s="9"/>
       <c r="H4" s="7" t="s">
-        <v>209</v>
+        <v>491</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>355</v>
+        <v>445</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>356</v>
+        <v>492</v>
       </c>
       <c r="K4" s="7" t="s">
-        <v>357</v>
+        <v>254</v>
       </c>
       <c r="L4" s="7" t="s">
-        <v>213</v>
+        <v>493</v>
       </c>
       <c r="M4" s="7" t="s">
-        <v>358</v>
+        <v>448</v>
       </c>
       <c r="N4" s="7" t="s">
-        <v>359</v>
+        <v>494</v>
       </c>
       <c r="O4" s="7" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>6.5167</v>
+        <v>258</v>
+      </c>
+      <c r="P4" s="15">
+        <v>6.05</v>
       </c>
       <c r="Q4" s="9">
         <v>1.0</v>
       </c>
-      <c r="R4" s="16">
-[...6 lines deleted...]
-        <v>6.5167</v>
+      <c r="R4" s="15">
+        <v>6.05</v>
+      </c>
+      <c r="S4" s="15">
+        <v>6.05</v>
+      </c>
+      <c r="T4" s="15">
+        <v>6.05</v>
       </c>
       <c r="U4" s="9">
         <v>0</v>
       </c>
       <c r="V4" s="9">
         <v>0</v>
       </c>
       <c r="W4" s="9">
         <v>0</v>
       </c>
       <c r="X4" s="9">
         <v>0</v>
       </c>
       <c r="Y4" s="9">
         <v>0</v>
       </c>
       <c r="Z4" s="9">
         <v>0</v>
       </c>
-      <c r="AA4" s="16">
-[...11 lines deleted...]
-      <c r="AE4" s="16">
+      <c r="AA4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC4" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>0.05</v>
+      </c>
+      <c r="AE4" s="15">
         <v>0.0</v>
       </c>
       <c r="AF4" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG4" s="9">
         <v>0</v>
       </c>
       <c r="AH4" s="9">
         <v>0</v>
       </c>
       <c r="AI4" s="9">
         <v>0.0</v>
       </c>
       <c r="AJ4" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:36" customHeight="1" ht="14">
-      <c r="A5" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF5" s="4" t="s">
+      <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG5" s="6">
-[...8 lines deleted...]
-      <c r="AJ5" s="6">
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U5" s="13">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF5" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:36" customHeight="1" ht="14">
       <c r="A6" s="8" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="7">
         <v>1</v>
       </c>
       <c r="G6" s="9"/>
       <c r="H6" s="7" t="s">
-        <v>368</v>
+        <v>495</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>369</v>
+        <v>496</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>370</v>
+        <v>497</v>
       </c>
       <c r="K6" s="7" t="s">
-        <v>371</v>
+        <v>498</v>
       </c>
       <c r="L6" s="7" t="s">
-        <v>372</v>
+        <v>499</v>
       </c>
       <c r="M6" s="7" t="s">
-        <v>373</v>
+        <v>500</v>
       </c>
       <c r="N6" s="7" t="s">
-        <v>374</v>
+        <v>501</v>
       </c>
       <c r="O6" s="7" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>7.0667</v>
+        <v>235</v>
+      </c>
+      <c r="P6" s="15">
+        <v>6.5333</v>
       </c>
       <c r="Q6" s="9">
         <v>1.0</v>
       </c>
-      <c r="R6" s="16">
-[...6 lines deleted...]
-        <v>7.0667</v>
+      <c r="R6" s="15">
+        <v>6.5333</v>
+      </c>
+      <c r="S6" s="15">
+        <v>6.5333</v>
+      </c>
+      <c r="T6" s="15">
+        <v>6.5333</v>
       </c>
       <c r="U6" s="9">
         <v>0</v>
       </c>
       <c r="V6" s="9">
         <v>0</v>
       </c>
       <c r="W6" s="9">
         <v>0</v>
       </c>
       <c r="X6" s="9">
         <v>0</v>
       </c>
       <c r="Y6" s="9">
         <v>0</v>
       </c>
       <c r="Z6" s="9">
         <v>0</v>
       </c>
-      <c r="AA6" s="16">
-[...11 lines deleted...]
-      <c r="AE6" s="16">
+      <c r="AA6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB6" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC6" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD6" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE6" s="15">
         <v>0.0</v>
       </c>
       <c r="AF6" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG6" s="9">
         <v>0</v>
       </c>
       <c r="AH6" s="9">
         <v>0</v>
       </c>
       <c r="AI6" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ6" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="7" spans="1:36" customHeight="1" ht="14">
-      <c r="A7" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF7" s="4" t="s">
+      <c r="A7" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG7" s="6">
-[...8 lines deleted...]
-      <c r="AJ7" s="6">
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U7" s="13">
+        <v>0</v>
+      </c>
+      <c r="V7" s="13">
+        <v>0</v>
+      </c>
+      <c r="W7" s="13">
+        <v>0</v>
+      </c>
+      <c r="X7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:36" customHeight="1" ht="14">
-      <c r="A8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="A8" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="7">
+        <v>1</v>
+      </c>
+      <c r="G8" s="9"/>
+      <c r="H8" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="O8" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="P8" s="15">
+        <v>7.25</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="R8" s="15">
+        <v>7.25</v>
+      </c>
+      <c r="S8" s="15">
+        <v>7.25</v>
+      </c>
+      <c r="T8" s="15">
+        <v>7.25</v>
+      </c>
+      <c r="U8" s="9">
+        <v>0</v>
+      </c>
+      <c r="V8" s="9">
+        <v>0</v>
+      </c>
+      <c r="W8" s="9">
+        <v>0</v>
+      </c>
+      <c r="X8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AF8" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="D8" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ8" s="14">
+      <c r="AG8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8" s="9">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:36" customHeight="1" ht="14">
-      <c r="A9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="13" t="s">
+      <c r="A9" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U9" s="13">
+        <v>0</v>
+      </c>
+      <c r="V9" s="13">
+        <v>0</v>
+      </c>
+      <c r="W9" s="13">
+        <v>0</v>
+      </c>
+      <c r="X9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF9" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D9" s="14"/>
-[...71 lines deleted...]
-      <c r="AJ9" s="14">
+      <c r="AG9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:36" customHeight="1" ht="14">
       <c r="A10" s="8" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="7">
         <v>1</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="7" t="s">
-        <v>383</v>
+        <v>301</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>384</v>
+        <v>507</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>385</v>
+        <v>508</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>386</v>
+        <v>276</v>
       </c>
       <c r="L10" s="7" t="s">
-        <v>387</v>
+        <v>304</v>
       </c>
       <c r="M10" s="7" t="s">
-        <v>388</v>
+        <v>509</v>
       </c>
       <c r="N10" s="7" t="s">
-        <v>389</v>
+        <v>510</v>
       </c>
       <c r="O10" s="7" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>7.3</v>
+        <v>235</v>
+      </c>
+      <c r="P10" s="15">
+        <v>6.5167</v>
       </c>
       <c r="Q10" s="9">
         <v>1.0</v>
       </c>
-      <c r="R10" s="16">
-[...6 lines deleted...]
-        <v>7.3</v>
+      <c r="R10" s="15">
+        <v>6.5167</v>
+      </c>
+      <c r="S10" s="15">
+        <v>6.5167</v>
+      </c>
+      <c r="T10" s="15">
+        <v>6.5167</v>
       </c>
       <c r="U10" s="9">
         <v>0</v>
       </c>
       <c r="V10" s="9">
         <v>0</v>
       </c>
       <c r="W10" s="9">
         <v>0</v>
       </c>
       <c r="X10" s="9">
         <v>0</v>
       </c>
       <c r="Y10" s="9">
         <v>0</v>
       </c>
       <c r="Z10" s="9">
         <v>0</v>
       </c>
-      <c r="AA10" s="16">
-[...11 lines deleted...]
-      <c r="AE10" s="16">
+      <c r="AA10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>0.0</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AE10" s="15">
         <v>0.0</v>
       </c>
       <c r="AF10" s="7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG10" s="9">
         <v>0</v>
       </c>
       <c r="AH10" s="9">
         <v>0</v>
       </c>
       <c r="AI10" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ10" s="9">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="11" spans="1:36" customHeight="1" ht="14">
       <c r="A11" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="4">
         <v>1</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="4" t="s">
-        <v>390</v>
+        <v>504</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>391</v>
+        <v>491</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>392</v>
+        <v>511</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>393</v>
+        <v>512</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>394</v>
+        <v>513</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>395</v>
+        <v>493</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>396</v>
+        <v>514</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>7.3</v>
+        <v>345</v>
+      </c>
+      <c r="P11" s="16">
+        <v>17.6667</v>
       </c>
       <c r="Q11" s="6">
         <v>1.0</v>
       </c>
-      <c r="R11" s="11">
-[...6 lines deleted...]
-        <v>7.3</v>
+      <c r="R11" s="16">
+        <v>17.6667</v>
+      </c>
+      <c r="S11" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T11" s="16">
+        <v>8.0</v>
       </c>
       <c r="U11" s="6">
         <v>0</v>
       </c>
       <c r="V11" s="6">
         <v>0</v>
       </c>
       <c r="W11" s="6">
         <v>0</v>
       </c>
       <c r="X11" s="6">
         <v>0</v>
       </c>
       <c r="Y11" s="6">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
         <v>0</v>
       </c>
-      <c r="AA11" s="11">
-[...11 lines deleted...]
-      <c r="AE11" s="11">
+      <c r="AA11" s="16">
+        <v>9.6667</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>9.6667</v>
+      </c>
+      <c r="AC11" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="AE11" s="16">
         <v>0.0</v>
       </c>
       <c r="AF11" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG11" s="6">
         <v>0</v>
       </c>
       <c r="AH11" s="6">
         <v>0</v>
       </c>
       <c r="AI11" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="AJ11" s="6">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="12" spans="1:36" customHeight="1" ht="14">
-      <c r="A12" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF12" s="7" t="s">
+      <c r="A12" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG12" s="9">
-[...8 lines deleted...]
-      <c r="AJ12" s="9">
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="12" t="s">
+        <v>515</v>
+      </c>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U12" s="13">
+        <v>0</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF12" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36" customHeight="1" ht="14">
-      <c r="A13" s="5" t="s">
-[...86 lines deleted...]
-      <c r="AF13" s="4" t="s">
+      <c r="A13" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG13" s="6">
-[...8 lines deleted...]
-      <c r="AJ13" s="6">
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="13">
+        <v>0</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF13" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ13" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:36" customHeight="1" ht="14">
-      <c r="A14" s="8" t="s">
-[...86 lines deleted...]
-      <c r="AF14" s="7" t="s">
+      <c r="A14" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C14" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="AG14" s="9">
-[...8 lines deleted...]
-      <c r="AJ14" s="9">
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="13">
+        <v>0</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14" s="13">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:36" customHeight="1" ht="14">
-      <c r="A15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="13" t="s">
+      <c r="A15" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="4">
+        <v>1</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="P15" s="16">
+        <v>9.2833</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="R15" s="16">
+        <v>9.2833</v>
+      </c>
+      <c r="S15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="T15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="U15" s="6">
+        <v>0</v>
+      </c>
+      <c r="V15" s="6">
+        <v>0</v>
+      </c>
+      <c r="W15" s="6">
+        <v>0</v>
+      </c>
+      <c r="X15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>1.2833</v>
+      </c>
+      <c r="AB15" s="16">
+        <v>1.2833</v>
+      </c>
+      <c r="AC15" s="16">
+        <v>0.0333</v>
+      </c>
+      <c r="AD15" s="16">
+        <v>0.0333</v>
+      </c>
+      <c r="AE15" s="16">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="14"/>
-[...72 lines deleted...]
-        <v>0.0</v>
+      <c r="AG15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>50.0</v>
       </c>
     </row>
     <row r="16" spans="1:36" customHeight="1" ht="14">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="13" t="s">
+      <c r="A16" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="R16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="S16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="T16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="U16" s="13">
+        <v>0</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="13">
+        <v>0</v>
+      </c>
+      <c r="X16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF16" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="D16" s="14"/>
-[...157 lines deleted...]
-      <c r="AJ17" s="14">
+      <c r="AG16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="13">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="AJ16" s="13">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="26" baseType="lpstr">
       <vt:lpstr>SUMMARY</vt:lpstr>
-      <vt:lpstr>ANNE_H</vt:lpstr>
-[...23 lines deleted...]
-      <vt:lpstr>stephanie_H</vt:lpstr>
+      <vt:lpstr>Arceo_M</vt:lpstr>
+      <vt:lpstr>Antonio_H</vt:lpstr>
+      <vt:lpstr>Baroso_H</vt:lpstr>
+      <vt:lpstr>Cadungon_H</vt:lpstr>
+      <vt:lpstr>Camuen_D</vt:lpstr>
+      <vt:lpstr>Colubong_H</vt:lpstr>
+      <vt:lpstr>DelRosario_H</vt:lpstr>
+      <vt:lpstr>Duenas_H</vt:lpstr>
+      <vt:lpstr>Dumaan_H</vt:lpstr>
+      <vt:lpstr>Flores_H</vt:lpstr>
+      <vt:lpstr>Gozon_H</vt:lpstr>
+      <vt:lpstr>Hapon_H</vt:lpstr>
+      <vt:lpstr>Laranjo_H</vt:lpstr>
+      <vt:lpstr>Maloloyon_H</vt:lpstr>
+      <vt:lpstr>Mendoza_H</vt:lpstr>
+      <vt:lpstr>Mucho_D</vt:lpstr>
+      <vt:lpstr>Noromor_H</vt:lpstr>
+      <vt:lpstr>Padua_H</vt:lpstr>
+      <vt:lpstr>Papa_H</vt:lpstr>
+      <vt:lpstr>Raquel_H</vt:lpstr>
+      <vt:lpstr>Ricafort_H</vt:lpstr>
+      <vt:lpstr>Silva_H</vt:lpstr>
+      <vt:lpstr>Singson_H</vt:lpstr>
+      <vt:lpstr>Tamayo_H</vt:lpstr>
+      <vt:lpstr>Taroma_H</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>